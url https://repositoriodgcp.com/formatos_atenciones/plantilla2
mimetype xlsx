--- v0 (2026-03-03)
+++ v1 (2026-07-28)
@@ -9,60 +9,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.ms-excel.sheet.macroEnabled.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/vbaProject.bin" ContentType="application/vnd.ms-office.vbaProject"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328" codeName="{DD97A8EA-9A9A-E61F-A557-7D5A7D7259CE}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131" codeName="{26A90621-87C4-6C01-FD6A-EE6E7C140903}"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Usuario\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\artur\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BF354676-2D4C-485A-BE83-EE995BE4DEE5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7251B245-9D81-4054-AF8F-600A61BBE3DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{C1BEF7D4-7B35-4329-8335-21929D87B002}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13176" xr2:uid="{C1BEF7D4-7B35-4329-8335-21929D87B002}"/>
   </bookViews>
   <sheets>
     <sheet name="INICIO" sheetId="1" r:id="rId1"/>
     <sheet name="REPORTE" sheetId="2" state="hidden" r:id="rId2"/>
     <sheet name="CONCENTRADO" sheetId="3" state="hidden" r:id="rId3"/>
     <sheet name="LISTAESTADOS" sheetId="4" state="hidden" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -376,51 +376,51 @@
   <c r="H76" i="2"/>
   <c r="N71" i="2"/>
   <c r="S70" i="2"/>
   <c r="Q71" i="2"/>
   <c r="P70" i="2"/>
   <c r="O71" i="2"/>
   <c r="P69" i="2"/>
   <c r="K66" i="2"/>
   <c r="S67" i="2"/>
   <c r="P67" i="2"/>
   <c r="K55" i="2"/>
   <c r="H55" i="2"/>
   <c r="K18" i="2"/>
   <c r="H18" i="2"/>
   <c r="S113" i="2"/>
   <c r="R71" i="2"/>
   <c r="P113" i="2"/>
   <c r="P117" i="2" l="1"/>
   <c r="S117" i="2"/>
   <c r="S71" i="2"/>
   <c r="P71" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="405" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="407" uniqueCount="118">
   <si>
     <t>Aguascalientes </t>
   </si>
   <si>
     <t>Baja California</t>
   </si>
   <si>
     <t>Baja California Sur</t>
   </si>
   <si>
     <t>Campeche</t>
   </si>
   <si>
     <t>Chiapas</t>
   </si>
   <si>
     <t>Chihuahua </t>
   </si>
   <si>
     <t>Ciudad de México</t>
   </si>
   <si>
     <t>Coahuila</t>
   </si>
   <si>
@@ -757,50 +757,56 @@
     <t>NÚMERO DE ATENCIONES A NNA EN CONCILIACIÓN Y MEDIACION EN CASOS DE CONFLICTO FAMILIAR (EVENTOS)</t>
   </si>
   <si>
     <t xml:space="preserve">MAYORES DE 18 AÑOS CON OTRO TIPO DE ATENCIONES </t>
   </si>
   <si>
     <t>MUNICIPIOS</t>
   </si>
   <si>
     <t>MUNICIPIO</t>
   </si>
   <si>
     <t>TOTAL CON DISCAPACIDAD</t>
   </si>
   <si>
     <t>2024 – 2do Semestre</t>
   </si>
   <si>
     <t>2024 – 1er Semestre</t>
   </si>
   <si>
     <t>2025 – 1er Semestre</t>
   </si>
   <si>
     <t>2025 – 2do Semestre</t>
+  </si>
+  <si>
+    <t>2026 – 2do Semestre</t>
+  </si>
+  <si>
+    <t>2026 – 1er Semestre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -1654,535 +1660,535 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="30" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="28" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="28" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="28" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="27" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="27" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="29" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="29" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="29" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="29" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="29" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="27" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="27" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="27" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="38" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="38" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="38" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="38" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="38" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="21" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="21" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="21" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="22" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="22" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="21" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="21" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="28" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="28" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="27" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="27" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="23" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="24" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="24" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="40" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="40" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="27" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="27" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="27" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="17" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="17" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="17" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="28" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="28" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="28" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="28" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="28" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="27" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="27" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="27" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="27" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="27" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="28" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="28" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="27" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="27" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="27" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="27" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="27" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="13" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="12" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="12" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="40" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="40" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="38" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="38" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="38" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...59 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="15" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...144 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="14" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...142 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFDCC49C"/>
       <color rgb="FF6C1A2F"/>
       <color rgb="FFB0C4DE"/>
       <color rgb="FFB0E0E6"/>
       <color rgb="FF008080"/>
       <color rgb="FF2E8B57"/>
       <color rgb="FF008B8B"/>
       <color rgb="FF99CCFF"/>
       <color rgb="FFCCECFF"/>
       <color rgb="FF9999FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -10104,822 +10110,822 @@
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E848E8BB-4B2F-45D6-A82E-EA498AC02E0E}">
   <sheetPr codeName="Hoja2"/>
   <dimension ref="E6:AE254"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="M14" sqref="M14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="14.4"/>
   <cols>
     <col min="5" max="5" width="25.33203125" customWidth="1"/>
     <col min="6" max="6" width="26" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21.6640625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="24" customWidth="1"/>
     <col min="9" max="9" width="30.5546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="26" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="14.44140625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="18.88671875" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="22.44140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="16.5546875" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="17" customWidth="1"/>
     <col min="17" max="17" width="19.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="5:18" ht="19.8">
+    <row r="6" spans="5:18" ht="16.8">
       <c r="E6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
     </row>
-    <row r="9" spans="5:18" ht="21.6">
+    <row r="9" spans="5:18" ht="18">
       <c r="E9" s="117" t="s">
         <v>80</v>
       </c>
       <c r="F9" s="117"/>
       <c r="G9" s="117"/>
       <c r="H9" s="117"/>
       <c r="I9" s="117"/>
       <c r="J9" s="117"/>
       <c r="K9" s="117"/>
       <c r="L9" s="117"/>
       <c r="M9" s="117"/>
       <c r="N9" s="117"/>
     </row>
     <row r="10" spans="5:18" ht="15" thickBot="1"/>
-    <row r="11" spans="5:18" ht="20.399999999999999" thickBot="1">
+    <row r="11" spans="5:18" ht="17.399999999999999" thickBot="1">
       <c r="E11" s="5"/>
       <c r="F11" s="120" t="s">
         <v>35</v>
       </c>
       <c r="G11" s="120"/>
       <c r="H11" s="120"/>
       <c r="I11" s="120"/>
       <c r="J11" s="120"/>
       <c r="K11" s="120"/>
     </row>
-    <row r="12" spans="5:18" ht="16.8" thickBot="1">
-      <c r="E12" s="105" t="s">
+    <row r="12" spans="5:18" ht="15" thickBot="1">
+      <c r="E12" s="92" t="s">
         <v>36</v>
       </c>
-      <c r="F12" s="121" t="s">
+      <c r="F12" s="115" t="s">
         <v>37</v>
       </c>
-      <c r="G12" s="121" t="s">
+      <c r="G12" s="115" t="s">
         <v>38</v>
       </c>
-      <c r="H12" s="123" t="s">
+      <c r="H12" s="121" t="s">
         <v>39</v>
       </c>
-      <c r="I12" s="125" t="s">
+      <c r="I12" s="112" t="s">
         <v>40</v>
       </c>
-      <c r="J12" s="126"/>
-      <c r="K12" s="127"/>
+      <c r="J12" s="113"/>
+      <c r="K12" s="114"/>
       <c r="M12" s="7" t="s">
         <v>41</v>
       </c>
       <c r="N12" s="8" t="s">
         <v>42</v>
       </c>
       <c r="O12" s="8" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="13" spans="5:18" ht="16.8" thickBot="1">
-[...3 lines deleted...]
-      <c r="H13" s="124"/>
+    <row r="13" spans="5:18" ht="15" thickBot="1">
+      <c r="E13" s="93"/>
+      <c r="F13" s="116"/>
+      <c r="G13" s="116"/>
+      <c r="H13" s="122"/>
       <c r="I13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="J13" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K13" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M13" s="9"/>
       <c r="N13" s="10"/>
       <c r="O13" s="10"/>
     </row>
-    <row r="14" spans="5:18" ht="16.8" thickBot="1">
+    <row r="14" spans="5:18" ht="15" thickBot="1">
       <c r="E14" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="13">
         <f>+SUM(F14:G14)</f>
         <v>0</v>
       </c>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="13">
         <f>+SUM(I14:J14)</f>
         <v>0</v>
       </c>
       <c r="M14" s="14"/>
       <c r="N14" s="14"/>
       <c r="O14" s="14"/>
     </row>
-    <row r="15" spans="5:18" ht="16.8" thickBot="1">
+    <row r="15" spans="5:18" ht="15" thickBot="1">
       <c r="E15" s="11" t="s">
         <v>44</v>
       </c>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="13">
         <f>+SUM(F15:G15)</f>
         <v>0</v>
       </c>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
       <c r="K15" s="13">
         <f>+SUM(I15:J15)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="5:18" ht="16.8" thickBot="1">
+    <row r="16" spans="5:18" ht="15" thickBot="1">
       <c r="E16" s="11" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="13">
         <f>+SUM(F16:G16)</f>
         <v>0</v>
       </c>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="13">
         <f>+SUM(I16:J16)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="5:11" ht="16.8" thickBot="1">
+    <row r="17" spans="5:11" ht="15" thickBot="1">
       <c r="E17" s="11" t="s">
         <v>46</v>
       </c>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="13">
         <f>+SUM(F17:G17)</f>
         <v>0</v>
       </c>
       <c r="I17" s="12"/>
       <c r="J17" s="12"/>
       <c r="K17" s="13">
         <f>+SUM(I17:J17)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="5:11" ht="16.8" thickBot="1">
+    <row r="18" spans="5:11" ht="15" thickBot="1">
       <c r="E18" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F18" s="13">
         <f t="shared" ref="F18:K18" si="0">+SUM(F14:F17)</f>
         <v>0</v>
       </c>
       <c r="G18" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H18" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I18" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J18" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K18" s="51">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="5:11" ht="16.2">
+    <row r="19" spans="5:11">
       <c r="E19" s="50"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="17"/>
       <c r="I19" s="17"/>
       <c r="J19" s="17"/>
       <c r="K19" s="17"/>
     </row>
-    <row r="20" spans="5:11" ht="16.2">
+    <row r="20" spans="5:11">
       <c r="E20" s="50"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
       <c r="I20" s="17"/>
       <c r="J20" s="17"/>
       <c r="K20" s="17"/>
     </row>
     <row r="21" spans="5:11" ht="15" thickBot="1"/>
     <row r="22" spans="5:11" ht="33" customHeight="1" thickBot="1">
       <c r="E22" s="5"/>
       <c r="F22" s="120" t="s">
         <v>95</v>
       </c>
       <c r="G22" s="120"/>
       <c r="H22" s="120"/>
       <c r="I22" s="120"/>
       <c r="J22" s="120"/>
       <c r="K22" s="120"/>
     </row>
-    <row r="23" spans="5:11" ht="16.8" thickBot="1">
-      <c r="E23" s="105" t="s">
+    <row r="23" spans="5:11" ht="15" thickBot="1">
+      <c r="E23" s="92" t="s">
         <v>36</v>
       </c>
-      <c r="F23" s="121" t="s">
+      <c r="F23" s="115" t="s">
         <v>37</v>
       </c>
-      <c r="G23" s="121" t="s">
+      <c r="G23" s="115" t="s">
         <v>38</v>
       </c>
-      <c r="H23" s="123" t="s">
+      <c r="H23" s="121" t="s">
         <v>39</v>
       </c>
-      <c r="I23" s="125" t="s">
+      <c r="I23" s="112" t="s">
         <v>40</v>
       </c>
-      <c r="J23" s="126"/>
-[...6 lines deleted...]
-      <c r="H24" s="124"/>
+      <c r="J23" s="113"/>
+      <c r="K23" s="114"/>
+    </row>
+    <row r="24" spans="5:11" ht="15" thickBot="1">
+      <c r="E24" s="93"/>
+      <c r="F24" s="116"/>
+      <c r="G24" s="116"/>
+      <c r="H24" s="122"/>
       <c r="I24" s="9" t="s">
         <v>37</v>
       </c>
       <c r="J24" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="25" spans="5:11" ht="16.8" thickBot="1">
+    <row r="25" spans="5:11" ht="15" thickBot="1">
       <c r="E25" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
       <c r="H25" s="13">
         <f>+SUM(F25:G25)</f>
         <v>0</v>
       </c>
       <c r="I25" s="12"/>
       <c r="J25" s="12"/>
       <c r="K25" s="13">
         <f>+SUM(I25:J25)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="5:11" ht="16.8" thickBot="1">
+    <row r="26" spans="5:11" ht="15" thickBot="1">
       <c r="E26" s="11" t="s">
         <v>44</v>
       </c>
       <c r="F26" s="12"/>
       <c r="G26" s="12"/>
       <c r="H26" s="13">
         <f>+SUM(F26:G26)</f>
         <v>0</v>
       </c>
       <c r="I26" s="12"/>
       <c r="J26" s="12"/>
       <c r="K26" s="13">
         <f>+SUM(I26:J26)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="5:11" ht="16.8" thickBot="1">
+    <row r="27" spans="5:11" ht="15" thickBot="1">
       <c r="E27" s="11" t="s">
         <v>45</v>
       </c>
       <c r="F27" s="12"/>
       <c r="G27" s="12"/>
       <c r="H27" s="13">
         <f>+SUM(F27:G27)</f>
         <v>0</v>
       </c>
       <c r="I27" s="12"/>
       <c r="J27" s="12"/>
       <c r="K27" s="13">
         <f>+SUM(I27:J27)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="5:11" ht="16.8" thickBot="1">
+    <row r="28" spans="5:11" ht="15" thickBot="1">
       <c r="E28" s="11" t="s">
         <v>46</v>
       </c>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="13">
         <f>+SUM(F28:G28)</f>
         <v>0</v>
       </c>
       <c r="I28" s="12"/>
       <c r="J28" s="12"/>
       <c r="K28" s="13">
         <f>+SUM(I28:J28)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="5:11" ht="16.8" thickBot="1">
+    <row r="29" spans="5:11" ht="15" thickBot="1">
       <c r="E29" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F29" s="13">
         <f t="shared" ref="F29:K29" si="1">+SUM(F25:F28)</f>
         <v>0</v>
       </c>
       <c r="G29" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H29" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I29" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J29" s="13">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K29" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="5:11" ht="16.2">
+    <row r="30" spans="5:11">
       <c r="E30" s="50"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="17"/>
       <c r="I30" s="17"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
     </row>
-    <row r="31" spans="5:11" ht="19.8">
+    <row r="31" spans="5:11" ht="16.8">
       <c r="E31" s="16"/>
     </row>
-    <row r="32" spans="5:11" ht="19.8">
+    <row r="32" spans="5:11" ht="16.8">
       <c r="E32" s="16"/>
     </row>
-    <row r="33" spans="5:18" ht="21.6">
+    <row r="33" spans="5:18" ht="18">
       <c r="E33" s="117" t="s">
         <v>59</v>
       </c>
       <c r="F33" s="117"/>
       <c r="G33" s="117"/>
       <c r="H33" s="117"/>
       <c r="I33" s="117"/>
       <c r="J33" s="117"/>
       <c r="K33" s="117"/>
     </row>
-    <row r="34" spans="5:18" ht="16.8" thickBot="1">
+    <row r="34" spans="5:18" ht="15" thickBot="1">
       <c r="E34" s="21"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
     </row>
-    <row r="35" spans="5:18" ht="16.8" thickBot="1">
+    <row r="35" spans="5:18" ht="15" thickBot="1">
       <c r="E35" s="22"/>
-      <c r="F35" s="170" t="s">
+      <c r="F35" s="123" t="s">
         <v>60</v>
       </c>
-      <c r="G35" s="171"/>
-[...6 lines deleted...]
-      <c r="E36" s="131" t="s">
+      <c r="G35" s="124"/>
+      <c r="H35" s="124"/>
+      <c r="I35" s="124"/>
+      <c r="J35" s="124"/>
+      <c r="K35" s="125"/>
+    </row>
+    <row r="36" spans="5:18" ht="15" thickBot="1">
+      <c r="E36" s="86" t="s">
         <v>36</v>
       </c>
-      <c r="F36" s="173" t="s">
+      <c r="F36" s="126" t="s">
         <v>37</v>
       </c>
-      <c r="G36" s="173" t="s">
+      <c r="G36" s="126" t="s">
         <v>38</v>
       </c>
-      <c r="H36" s="175" t="s">
+      <c r="H36" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="I36" s="170" t="s">
+      <c r="I36" s="123" t="s">
         <v>40</v>
       </c>
-      <c r="J36" s="171"/>
-[...6 lines deleted...]
-      <c r="H37" s="176"/>
+      <c r="J36" s="124"/>
+      <c r="K36" s="125"/>
+    </row>
+    <row r="37" spans="5:18" ht="15" thickBot="1">
+      <c r="E37" s="87"/>
+      <c r="F37" s="127"/>
+      <c r="G37" s="127"/>
+      <c r="H37" s="129"/>
       <c r="I37" s="31" t="s">
         <v>37</v>
       </c>
       <c r="J37" s="31" t="s">
         <v>38</v>
       </c>
       <c r="K37" s="32" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="38" spans="5:18" ht="16.8" thickBot="1">
+    <row r="38" spans="5:18" ht="15" thickBot="1">
       <c r="E38" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F38" s="12"/>
       <c r="G38" s="12"/>
       <c r="H38" s="13">
         <f>+SUM(F38:G38)</f>
         <v>0</v>
       </c>
       <c r="I38" s="12"/>
       <c r="J38" s="12"/>
       <c r="K38" s="13">
         <f>+SUM(I38:J38)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="5:18" ht="16.8" thickBot="1">
+    <row r="39" spans="5:18" ht="15" thickBot="1">
       <c r="E39" s="11" t="s">
         <v>44</v>
       </c>
       <c r="F39" s="12"/>
       <c r="G39" s="12"/>
       <c r="H39" s="13">
         <f>+SUM(F39:G39)</f>
         <v>0</v>
       </c>
       <c r="I39" s="12"/>
       <c r="J39" s="12"/>
       <c r="K39" s="13">
         <f>+SUM(I39:J39)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="5:18" ht="16.8" thickBot="1">
+    <row r="40" spans="5:18" ht="15" thickBot="1">
       <c r="E40" s="11" t="s">
         <v>50</v>
       </c>
       <c r="F40" s="12"/>
       <c r="G40" s="12"/>
       <c r="H40" s="13">
         <f>+SUM(F40:G40)</f>
         <v>0</v>
       </c>
       <c r="I40" s="12"/>
       <c r="J40" s="12"/>
       <c r="K40" s="13">
         <f>+SUM(I40:J40)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="5:18" ht="16.8" thickBot="1">
+    <row r="41" spans="5:18" ht="15" thickBot="1">
       <c r="E41" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F41" s="12"/>
       <c r="G41" s="12"/>
       <c r="H41" s="13">
         <f>+SUM(F41:G41)</f>
         <v>0</v>
       </c>
       <c r="I41" s="12"/>
       <c r="J41" s="12"/>
       <c r="K41" s="13">
         <f>+SUM(I41:J41)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="5:18" ht="16.8" thickBot="1">
+    <row r="42" spans="5:18" ht="15" thickBot="1">
       <c r="E42" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F42" s="13">
         <f t="shared" ref="F42:K42" si="2">+SUM(F38:F41)</f>
         <v>0</v>
       </c>
       <c r="G42" s="13">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H42" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="I42" s="13">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J42" s="13">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K42" s="52">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="5:18" ht="16.2">
+    <row r="43" spans="5:18">
       <c r="E43" s="50"/>
       <c r="F43" s="17"/>
       <c r="G43" s="17"/>
       <c r="H43" s="17"/>
       <c r="I43" s="17"/>
       <c r="J43" s="17"/>
       <c r="K43" s="17"/>
     </row>
-    <row r="44" spans="5:18" ht="19.8">
+    <row r="44" spans="5:18" ht="16.8">
       <c r="E44" s="16"/>
     </row>
-    <row r="45" spans="5:18" ht="19.8">
+    <row r="45" spans="5:18" ht="16.8">
       <c r="E45" s="16"/>
     </row>
-    <row r="46" spans="5:18" ht="21.6">
+    <row r="46" spans="5:18" ht="18">
       <c r="E46" s="117" t="s">
         <v>34</v>
       </c>
       <c r="F46" s="117"/>
       <c r="G46" s="117"/>
       <c r="H46" s="117"/>
       <c r="I46" s="117"/>
       <c r="J46" s="117"/>
       <c r="K46" s="117"/>
       <c r="M46" s="17"/>
       <c r="N46" s="17"/>
       <c r="O46" s="17"/>
       <c r="P46" s="17"/>
       <c r="Q46" s="17"/>
       <c r="R46" s="17"/>
     </row>
-    <row r="47" spans="5:18" ht="22.2" thickBot="1">
+    <row r="47" spans="5:18" ht="18.600000000000001" thickBot="1">
       <c r="E47" s="46"/>
       <c r="F47" s="46"/>
       <c r="G47" s="46"/>
       <c r="H47" s="46"/>
       <c r="I47" s="46"/>
       <c r="J47" s="46"/>
       <c r="K47" s="46"/>
       <c r="M47" s="17"/>
       <c r="N47" s="17"/>
       <c r="O47" s="17"/>
       <c r="P47" s="17"/>
       <c r="Q47" s="17"/>
       <c r="R47" s="17"/>
     </row>
     <row r="48" spans="5:18" ht="18.75" customHeight="1" thickBot="1">
       <c r="E48" s="5"/>
-      <c r="F48" s="102" t="s">
+      <c r="F48" s="167" t="s">
         <v>48</v>
       </c>
-      <c r="G48" s="103"/>
-[...4 lines deleted...]
-      <c r="L48" s="102" t="s">
+      <c r="G48" s="168"/>
+      <c r="H48" s="168"/>
+      <c r="I48" s="168"/>
+      <c r="J48" s="168"/>
+      <c r="K48" s="169"/>
+      <c r="L48" s="167" t="s">
         <v>98</v>
       </c>
-      <c r="M48" s="103"/>
-[...1 lines deleted...]
-      <c r="O48" s="102" t="s">
+      <c r="M48" s="168"/>
+      <c r="N48" s="169"/>
+      <c r="O48" s="167" t="s">
         <v>99</v>
       </c>
-      <c r="P48" s="103"/>
-      <c r="Q48" s="104"/>
+      <c r="P48" s="168"/>
+      <c r="Q48" s="169"/>
       <c r="R48" s="17"/>
     </row>
     <row r="49" spans="5:21" ht="15.75" customHeight="1" thickBot="1">
-      <c r="E49" s="105" t="s">
+      <c r="E49" s="92" t="s">
         <v>36</v>
       </c>
-      <c r="F49" s="98" t="s">
+      <c r="F49" s="170" t="s">
         <v>37</v>
       </c>
-      <c r="G49" s="98" t="s">
+      <c r="G49" s="170" t="s">
         <v>38</v>
       </c>
-      <c r="H49" s="100" t="s">
+      <c r="H49" s="172" t="s">
         <v>39</v>
       </c>
-      <c r="I49" s="102" t="s">
+      <c r="I49" s="167" t="s">
         <v>40</v>
       </c>
-      <c r="J49" s="103"/>
-[...1 lines deleted...]
-      <c r="L49" s="98" t="s">
+      <c r="J49" s="168"/>
+      <c r="K49" s="169"/>
+      <c r="L49" s="170" t="s">
         <v>37</v>
       </c>
-      <c r="M49" s="98" t="s">
+      <c r="M49" s="170" t="s">
         <v>38</v>
       </c>
-      <c r="N49" s="100" t="s">
+      <c r="N49" s="172" t="s">
         <v>39</v>
       </c>
-      <c r="O49" s="98" t="s">
+      <c r="O49" s="170" t="s">
         <v>37</v>
       </c>
-      <c r="P49" s="98" t="s">
+      <c r="P49" s="170" t="s">
         <v>38</v>
       </c>
-      <c r="Q49" s="100" t="s">
+      <c r="Q49" s="172" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="50" spans="5:21" ht="16.8" thickBot="1">
-[...3 lines deleted...]
-      <c r="H50" s="101"/>
+    <row r="50" spans="5:21" ht="15" thickBot="1">
+      <c r="E50" s="93"/>
+      <c r="F50" s="171"/>
+      <c r="G50" s="171"/>
+      <c r="H50" s="173"/>
       <c r="I50" s="18" t="s">
         <v>37</v>
       </c>
       <c r="J50" s="18" t="s">
         <v>38</v>
       </c>
       <c r="K50" s="19" t="s">
         <v>39</v>
       </c>
-      <c r="L50" s="99"/>
-[...6 lines deleted...]
-    <row r="51" spans="5:21" ht="16.8" thickBot="1">
+      <c r="L50" s="171"/>
+      <c r="M50" s="171"/>
+      <c r="N50" s="173"/>
+      <c r="O50" s="171"/>
+      <c r="P50" s="171"/>
+      <c r="Q50" s="173"/>
+    </row>
+    <row r="51" spans="5:21" ht="15" thickBot="1">
       <c r="E51" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F51" s="12"/>
       <c r="G51" s="12"/>
       <c r="H51" s="13">
         <f>+SUM(F51:G51)</f>
         <v>0</v>
       </c>
       <c r="I51" s="12"/>
       <c r="J51" s="12"/>
       <c r="K51" s="13">
         <f>+SUM(I51:J51)</f>
         <v>0</v>
       </c>
       <c r="L51" s="12"/>
       <c r="M51" s="12"/>
       <c r="N51" s="13">
         <f>+SUM(L51:M51)</f>
         <v>0</v>
       </c>
       <c r="O51" s="12"/>
       <c r="P51" s="12"/>
       <c r="Q51" s="13">
         <f>+SUM(O51:P51)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="5:21" ht="16.8" thickBot="1">
+    <row r="52" spans="5:21" ht="15" thickBot="1">
       <c r="E52" s="11" t="s">
         <v>44</v>
       </c>
       <c r="F52" s="12"/>
       <c r="G52" s="12"/>
       <c r="H52" s="13">
         <f>+SUM(F52:G52)</f>
         <v>0</v>
       </c>
       <c r="I52" s="12"/>
       <c r="J52" s="12"/>
       <c r="K52" s="13">
         <f>+SUM(I52:J52)</f>
         <v>0</v>
       </c>
       <c r="L52" s="12"/>
       <c r="M52" s="12"/>
       <c r="N52" s="13">
         <f>+SUM(L52:M52)</f>
         <v>0</v>
       </c>
       <c r="O52" s="12"/>
       <c r="P52" s="12"/>
       <c r="Q52" s="13">
         <f>+SUM(O52:P52)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="5:21" ht="16.8" thickBot="1">
+    <row r="53" spans="5:21" ht="15" thickBot="1">
       <c r="E53" s="11" t="s">
         <v>45</v>
       </c>
       <c r="F53" s="12"/>
       <c r="G53" s="12"/>
       <c r="H53" s="13">
         <f>+SUM(F53:G53)</f>
         <v>0</v>
       </c>
       <c r="I53" s="12"/>
       <c r="J53" s="12"/>
       <c r="K53" s="13">
         <f>+SUM(I53:J53)</f>
         <v>0</v>
       </c>
       <c r="L53" s="12"/>
       <c r="M53" s="12"/>
       <c r="N53" s="13">
         <f>+SUM(L53:M53)</f>
         <v>0</v>
       </c>
       <c r="O53" s="12"/>
       <c r="P53" s="12"/>
       <c r="Q53" s="13">
         <f>+SUM(O53:P53)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="5:21" ht="16.8" thickBot="1">
+    <row r="54" spans="5:21" ht="15" thickBot="1">
       <c r="E54" s="11" t="s">
         <v>46</v>
       </c>
       <c r="F54" s="12"/>
       <c r="G54" s="12"/>
       <c r="H54" s="13">
         <f>+SUM(F54:G54)</f>
         <v>0</v>
       </c>
       <c r="I54" s="12"/>
       <c r="J54" s="12"/>
       <c r="K54" s="13">
         <f>+SUM(I54:J54)</f>
         <v>0</v>
       </c>
       <c r="L54" s="12"/>
       <c r="M54" s="12"/>
       <c r="N54" s="13">
         <f>+SUM(L54:M54)</f>
         <v>0</v>
       </c>
       <c r="O54" s="12"/>
       <c r="P54" s="12"/>
       <c r="Q54" s="13">
         <f>+SUM(O54:P54)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="5:21" ht="16.8" thickBot="1">
+    <row r="55" spans="5:21" ht="15" thickBot="1">
       <c r="E55" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F55" s="13">
         <f t="shared" ref="F55:K55" si="3">+SUM(F51:F54)</f>
         <v>0</v>
       </c>
       <c r="G55" s="13">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H55" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="I55" s="13">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J55" s="13">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K55" s="53">
         <f t="shared" si="3"/>
@@ -10928,1440 +10934,1440 @@
       <c r="L55" s="13">
         <f t="shared" ref="L55:N55" si="4">+SUM(L51:L54)</f>
         <v>0</v>
       </c>
       <c r="M55" s="13">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N55" s="53">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="O55" s="13">
         <f t="shared" ref="O55:Q55" si="5">+SUM(O51:O54)</f>
         <v>0</v>
       </c>
       <c r="P55" s="13">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q55" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="5:21" ht="16.2">
+    <row r="56" spans="5:21">
       <c r="E56" s="50"/>
       <c r="F56" s="17"/>
       <c r="G56" s="17"/>
       <c r="H56" s="17"/>
       <c r="I56" s="17"/>
       <c r="J56" s="17"/>
       <c r="K56" s="17"/>
       <c r="L56" s="17"/>
       <c r="M56" s="17"/>
       <c r="N56" s="17"/>
       <c r="O56" s="17"/>
       <c r="P56" s="17"/>
       <c r="Q56" s="17"/>
       <c r="R56" s="17"/>
     </row>
-    <row r="57" spans="5:21" ht="16.2">
+    <row r="57" spans="5:21">
       <c r="E57" s="21"/>
       <c r="F57" s="20"/>
       <c r="G57" s="20"/>
       <c r="H57" s="20"/>
       <c r="I57" s="20"/>
       <c r="J57" s="20"/>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
       <c r="M57" s="17"/>
       <c r="N57" s="17"/>
       <c r="O57" s="17"/>
       <c r="P57" s="17"/>
       <c r="Q57" s="17"/>
       <c r="R57" s="17"/>
     </row>
-    <row r="58" spans="5:21" ht="16.8" thickBot="1">
+    <row r="58" spans="5:21" ht="15" thickBot="1">
       <c r="E58" s="21"/>
       <c r="F58" s="20"/>
       <c r="G58" s="20"/>
       <c r="H58" s="20"/>
       <c r="I58" s="20"/>
       <c r="J58" s="20"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="17"/>
       <c r="N58" s="17"/>
       <c r="O58" s="17"/>
       <c r="P58" s="17"/>
       <c r="Q58" s="17"/>
       <c r="R58" s="17"/>
     </row>
-    <row r="59" spans="5:21" ht="16.8" thickBot="1">
+    <row r="59" spans="5:21" ht="15" thickBot="1">
       <c r="E59" s="22"/>
-      <c r="F59" s="128" t="s">
+      <c r="F59" s="163" t="s">
         <v>49</v>
       </c>
-      <c r="G59" s="129"/>
-[...3 lines deleted...]
-      <c r="K59" s="130"/>
+      <c r="G59" s="164"/>
+      <c r="H59" s="164"/>
+      <c r="I59" s="164"/>
+      <c r="J59" s="164"/>
+      <c r="K59" s="165"/>
       <c r="L59" s="23"/>
     </row>
-    <row r="60" spans="5:21" ht="16.8" thickBot="1">
-      <c r="E60" s="131" t="s">
+    <row r="60" spans="5:21" ht="15" thickBot="1">
+      <c r="E60" s="86" t="s">
         <v>36</v>
       </c>
-      <c r="F60" s="133" t="s">
+      <c r="F60" s="94" t="s">
         <v>37</v>
       </c>
-      <c r="G60" s="133" t="s">
+      <c r="G60" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="H60" s="135" t="s">
+      <c r="H60" s="130" t="s">
         <v>39</v>
       </c>
-      <c r="I60" s="137" t="s">
+      <c r="I60" s="160" t="s">
         <v>40</v>
       </c>
-      <c r="J60" s="138"/>
-      <c r="K60" s="139"/>
+      <c r="J60" s="161"/>
+      <c r="K60" s="162"/>
       <c r="L60" s="24"/>
     </row>
-    <row r="61" spans="5:21" ht="16.8" thickBot="1">
-[...3 lines deleted...]
-      <c r="H61" s="136"/>
+    <row r="61" spans="5:21" ht="15" thickBot="1">
+      <c r="E61" s="87"/>
+      <c r="F61" s="95"/>
+      <c r="G61" s="95"/>
+      <c r="H61" s="131"/>
       <c r="I61" s="25" t="s">
         <v>37</v>
       </c>
       <c r="J61" s="25" t="s">
         <v>38</v>
       </c>
       <c r="K61" s="26" t="s">
         <v>39</v>
       </c>
       <c r="L61" s="24"/>
     </row>
-    <row r="62" spans="5:21" ht="16.8" thickBot="1">
+    <row r="62" spans="5:21" ht="15" thickBot="1">
       <c r="E62" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F62" s="12"/>
       <c r="G62" s="12"/>
       <c r="H62" s="13">
         <f>+SUM(F62:G62)</f>
         <v>0</v>
       </c>
       <c r="I62" s="12"/>
       <c r="J62" s="12"/>
       <c r="K62" s="13">
         <f>+SUM(I62:J62)</f>
         <v>0</v>
       </c>
       <c r="L62" s="20"/>
     </row>
-    <row r="63" spans="5:21" ht="16.8" thickBot="1">
+    <row r="63" spans="5:21" ht="15" thickBot="1">
       <c r="E63" s="11" t="s">
         <v>44</v>
       </c>
       <c r="F63" s="12"/>
       <c r="G63" s="12"/>
       <c r="H63" s="13">
         <f>+SUM(F63:G63)</f>
         <v>0</v>
       </c>
       <c r="I63" s="12"/>
       <c r="J63" s="12"/>
       <c r="K63" s="13">
         <f>+SUM(I63:J63)</f>
         <v>0</v>
       </c>
       <c r="L63" s="20"/>
     </row>
-    <row r="64" spans="5:21" ht="20.399999999999999" thickBot="1">
+    <row r="64" spans="5:21" ht="17.399999999999999" thickBot="1">
       <c r="E64" s="11" t="s">
         <v>50</v>
       </c>
       <c r="F64" s="12"/>
       <c r="G64" s="12"/>
       <c r="H64" s="13">
         <f>+SUM(F64:G64)</f>
         <v>0</v>
       </c>
       <c r="I64" s="12"/>
       <c r="J64" s="12"/>
       <c r="K64" s="13">
         <f>+SUM(I64:J64)</f>
         <v>0</v>
       </c>
       <c r="L64" s="20"/>
       <c r="M64" s="5"/>
-      <c r="N64" s="140" t="s">
+      <c r="N64" s="174" t="s">
         <v>51</v>
       </c>
-      <c r="O64" s="141"/>
-[...4 lines deleted...]
-      <c r="T64" s="143" t="s">
+      <c r="O64" s="175"/>
+      <c r="P64" s="175"/>
+      <c r="Q64" s="175"/>
+      <c r="R64" s="175"/>
+      <c r="S64" s="176"/>
+      <c r="T64" s="154" t="s">
         <v>52</v>
       </c>
-      <c r="U64" s="144"/>
-[...1 lines deleted...]
-    <row r="65" spans="5:21" ht="16.8" thickBot="1">
+      <c r="U64" s="155"/>
+    </row>
+    <row r="65" spans="5:21" ht="15" thickBot="1">
       <c r="E65" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F65" s="12"/>
       <c r="G65" s="12"/>
       <c r="H65" s="13">
         <f>+SUM(F65:G65)</f>
         <v>0</v>
       </c>
       <c r="I65" s="12"/>
       <c r="J65" s="12"/>
       <c r="K65" s="13">
         <f>+SUM(I65:J65)</f>
         <v>0</v>
       </c>
       <c r="L65" s="20"/>
-      <c r="M65" s="105" t="s">
+      <c r="M65" s="92" t="s">
         <v>36</v>
       </c>
-      <c r="N65" s="133" t="s">
+      <c r="N65" s="94" t="s">
         <v>37</v>
       </c>
-      <c r="O65" s="133" t="s">
+      <c r="O65" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="P65" s="135" t="s">
+      <c r="P65" s="130" t="s">
         <v>39</v>
       </c>
-      <c r="Q65" s="137" t="s">
+      <c r="Q65" s="160" t="s">
         <v>40</v>
       </c>
-      <c r="R65" s="138"/>
-[...4 lines deleted...]
-    <row r="66" spans="5:21" ht="16.8" thickBot="1">
+      <c r="R65" s="161"/>
+      <c r="S65" s="162"/>
+      <c r="T65" s="156"/>
+      <c r="U65" s="157"/>
+    </row>
+    <row r="66" spans="5:21" ht="15" thickBot="1">
       <c r="E66" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F66" s="13">
         <f t="shared" ref="F66:K66" si="6">+SUM(F62:F65)</f>
         <v>0</v>
       </c>
       <c r="G66" s="13">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="H66" s="54">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I66" s="13">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J66" s="13">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="K66" s="54">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="L66" s="20"/>
-      <c r="M66" s="106"/>
-[...2 lines deleted...]
-      <c r="P66" s="136"/>
+      <c r="M66" s="93"/>
+      <c r="N66" s="95"/>
+      <c r="O66" s="95"/>
+      <c r="P66" s="131"/>
       <c r="Q66" s="25" t="s">
         <v>37</v>
       </c>
       <c r="R66" s="25" t="s">
         <v>38</v>
       </c>
       <c r="S66" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="T66" s="145"/>
-[...2 lines deleted...]
-    <row r="67" spans="5:21" ht="16.8" thickBot="1">
+      <c r="T66" s="156"/>
+      <c r="U66" s="157"/>
+    </row>
+    <row r="67" spans="5:21" ht="15" thickBot="1">
       <c r="E67" s="21"/>
       <c r="F67" s="20"/>
       <c r="G67" s="20"/>
       <c r="H67" s="20"/>
       <c r="I67" s="20"/>
       <c r="J67" s="20"/>
       <c r="K67" s="20"/>
       <c r="L67" s="20"/>
       <c r="M67" s="11" t="s">
         <v>43</v>
       </c>
       <c r="N67" s="27">
         <f t="shared" ref="N67:O70" si="7">F62+F72</f>
         <v>0</v>
       </c>
       <c r="O67" s="27">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="P67" s="13">
         <f>+SUM(N67:O67)</f>
         <v>0</v>
       </c>
       <c r="Q67" s="27">
         <f t="shared" ref="Q67:R70" si="8">I62+I72</f>
         <v>0</v>
       </c>
       <c r="R67" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="S67" s="28">
         <f>+SUM(Q67:R67)</f>
         <v>0</v>
       </c>
-      <c r="T67" s="145"/>
-[...2 lines deleted...]
-    <row r="68" spans="5:21" ht="16.8" thickBot="1">
+      <c r="T67" s="156"/>
+      <c r="U67" s="157"/>
+    </row>
+    <row r="68" spans="5:21" ht="15" thickBot="1">
       <c r="E68" s="21"/>
       <c r="F68" s="20"/>
       <c r="G68" s="20"/>
       <c r="H68" s="20"/>
       <c r="I68" s="20"/>
       <c r="J68" s="20"/>
       <c r="K68" s="20"/>
       <c r="L68" s="20"/>
       <c r="M68" s="11" t="s">
         <v>44</v>
       </c>
       <c r="N68" s="27">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="O68" s="27">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="P68" s="28">
         <f>+SUM(N68:O68)</f>
         <v>0</v>
       </c>
       <c r="Q68" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="R68" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="S68" s="28">
         <f>+SUM(Q68:R68)</f>
         <v>0</v>
       </c>
-      <c r="T68" s="145"/>
-[...2 lines deleted...]
-    <row r="69" spans="5:21" ht="16.8" thickBot="1">
+      <c r="T68" s="156"/>
+      <c r="U68" s="157"/>
+    </row>
+    <row r="69" spans="5:21" ht="15" thickBot="1">
       <c r="E69" s="22"/>
-      <c r="F69" s="128" t="s">
+      <c r="F69" s="163" t="s">
         <v>54</v>
       </c>
-      <c r="G69" s="129"/>
-[...3 lines deleted...]
-      <c r="K69" s="130"/>
+      <c r="G69" s="164"/>
+      <c r="H69" s="164"/>
+      <c r="I69" s="164"/>
+      <c r="J69" s="164"/>
+      <c r="K69" s="165"/>
       <c r="L69" s="23"/>
       <c r="M69" s="11" t="s">
         <v>45</v>
       </c>
       <c r="N69" s="27">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="O69" s="27">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="P69" s="28">
         <f>+SUM(N69:O69)</f>
         <v>0</v>
       </c>
       <c r="Q69" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="R69" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="S69" s="28">
         <f>+SUM(Q69:R69)</f>
         <v>0</v>
       </c>
-      <c r="T69" s="145"/>
-[...3 lines deleted...]
-      <c r="E70" s="131" t="s">
+      <c r="T69" s="156"/>
+      <c r="U69" s="157"/>
+    </row>
+    <row r="70" spans="5:21" ht="15" thickBot="1">
+      <c r="E70" s="86" t="s">
         <v>36</v>
       </c>
-      <c r="F70" s="133" t="s">
+      <c r="F70" s="94" t="s">
         <v>37</v>
       </c>
-      <c r="G70" s="133" t="s">
+      <c r="G70" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="H70" s="135" t="s">
+      <c r="H70" s="130" t="s">
         <v>39</v>
       </c>
-      <c r="I70" s="137" t="s">
+      <c r="I70" s="160" t="s">
         <v>40</v>
       </c>
-      <c r="J70" s="138"/>
-      <c r="K70" s="139"/>
+      <c r="J70" s="161"/>
+      <c r="K70" s="162"/>
       <c r="L70" s="29"/>
       <c r="M70" s="11" t="s">
         <v>46</v>
       </c>
       <c r="N70" s="27">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="O70" s="27">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="P70" s="28">
         <f>+SUM(N70:O70)</f>
         <v>0</v>
       </c>
       <c r="Q70" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="R70" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="S70" s="28">
         <f>+SUM(Q70:R70)</f>
         <v>0</v>
       </c>
-      <c r="T70" s="145"/>
-[...6 lines deleted...]
-      <c r="H71" s="136"/>
+      <c r="T70" s="156"/>
+      <c r="U70" s="157"/>
+    </row>
+    <row r="71" spans="5:21" ht="15" thickBot="1">
+      <c r="E71" s="87"/>
+      <c r="F71" s="95"/>
+      <c r="G71" s="95"/>
+      <c r="H71" s="131"/>
       <c r="I71" s="25" t="s">
         <v>37</v>
       </c>
       <c r="J71" s="25" t="s">
         <v>38</v>
       </c>
       <c r="K71" s="26" t="s">
         <v>39</v>
       </c>
       <c r="L71" s="29"/>
       <c r="M71" s="15" t="s">
         <v>47</v>
       </c>
       <c r="N71" s="28">
         <f t="shared" ref="N71:S71" si="9">+SUM(N67:N70)</f>
         <v>0</v>
       </c>
       <c r="O71" s="28">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="P71" s="54">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q71" s="28">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="R71" s="28">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="S71" s="54">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T71" s="147"/>
-[...2 lines deleted...]
-    <row r="72" spans="5:21" ht="16.8" thickBot="1">
+      <c r="T71" s="158"/>
+      <c r="U71" s="159"/>
+    </row>
+    <row r="72" spans="5:21" ht="15" thickBot="1">
       <c r="E72" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F72" s="12"/>
       <c r="G72" s="12"/>
       <c r="H72" s="13">
         <f>+SUM(F72:G72)</f>
         <v>0</v>
       </c>
       <c r="I72" s="12"/>
       <c r="J72" s="12"/>
       <c r="K72" s="13">
         <f>+SUM(I72:J72)</f>
         <v>0</v>
       </c>
       <c r="L72" s="20"/>
       <c r="M72" s="17"/>
       <c r="N72" s="17"/>
       <c r="O72" s="17"/>
       <c r="P72" s="17"/>
       <c r="Q72" s="17"/>
       <c r="R72" s="17"/>
     </row>
-    <row r="73" spans="5:21" ht="16.8" thickBot="1">
+    <row r="73" spans="5:21" ht="15" thickBot="1">
       <c r="E73" s="11" t="s">
         <v>44</v>
       </c>
       <c r="F73" s="12"/>
       <c r="G73" s="12"/>
       <c r="H73" s="13">
         <f>+SUM(F73:G73)</f>
         <v>0</v>
       </c>
       <c r="I73" s="12"/>
       <c r="J73" s="12"/>
       <c r="K73" s="13">
         <f>+SUM(I73:J73)</f>
         <v>0</v>
       </c>
       <c r="L73" s="20"/>
       <c r="M73" s="17"/>
       <c r="N73" s="17"/>
       <c r="O73" s="17"/>
       <c r="P73" s="17"/>
       <c r="Q73" s="17"/>
       <c r="R73" s="17"/>
     </row>
-    <row r="74" spans="5:21" ht="16.8" thickBot="1">
+    <row r="74" spans="5:21" ht="15" thickBot="1">
       <c r="E74" s="11" t="s">
         <v>50</v>
       </c>
       <c r="F74" s="12"/>
       <c r="G74" s="12"/>
       <c r="H74" s="13">
         <f>+SUM(F74:G74)</f>
         <v>0</v>
       </c>
       <c r="I74" s="12"/>
       <c r="J74" s="12"/>
       <c r="K74" s="13">
         <f>+SUM(I74:J74)</f>
         <v>0</v>
       </c>
       <c r="L74" s="20"/>
       <c r="M74" s="17"/>
       <c r="N74" s="17"/>
       <c r="O74" s="17"/>
       <c r="P74" s="17"/>
       <c r="Q74" s="17"/>
       <c r="R74" s="17"/>
     </row>
-    <row r="75" spans="5:21" ht="16.8" thickBot="1">
+    <row r="75" spans="5:21" ht="15" thickBot="1">
       <c r="E75" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F75" s="12"/>
       <c r="G75" s="12"/>
       <c r="H75" s="13">
         <f>+SUM(F75:G75)</f>
         <v>0</v>
       </c>
       <c r="I75" s="12"/>
       <c r="J75" s="12"/>
       <c r="K75" s="13">
         <f>+SUM(I75:J75)</f>
         <v>0</v>
       </c>
       <c r="L75" s="20"/>
       <c r="M75" s="17"/>
       <c r="N75" s="17"/>
       <c r="O75" s="17"/>
       <c r="P75" s="17"/>
       <c r="Q75" s="17"/>
       <c r="R75" s="17"/>
     </row>
-    <row r="76" spans="5:21" ht="16.8" thickBot="1">
+    <row r="76" spans="5:21" ht="15" thickBot="1">
       <c r="E76" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F76" s="13">
         <f t="shared" ref="F76:K76" si="10">+SUM(F72:F75)</f>
         <v>0</v>
       </c>
       <c r="G76" s="13">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="H76" s="54">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="I76" s="13">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J76" s="13">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K76" s="54">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L76" s="20"/>
       <c r="M76" s="17"/>
       <c r="N76" s="17"/>
       <c r="O76" s="17"/>
       <c r="P76" s="17"/>
       <c r="Q76" s="17"/>
       <c r="R76" s="17"/>
     </row>
-    <row r="77" spans="5:21" ht="16.2">
+    <row r="77" spans="5:21">
       <c r="E77" s="50"/>
       <c r="F77" s="17"/>
       <c r="G77" s="17"/>
       <c r="H77" s="17"/>
       <c r="I77" s="17"/>
       <c r="J77" s="17"/>
       <c r="K77" s="17"/>
       <c r="L77" s="17"/>
       <c r="M77" s="17"/>
       <c r="N77" s="17"/>
       <c r="O77" s="17"/>
       <c r="P77" s="17"/>
       <c r="Q77" s="17"/>
       <c r="R77" s="17"/>
     </row>
-    <row r="78" spans="5:21" ht="16.2">
+    <row r="78" spans="5:21">
       <c r="E78" s="21"/>
       <c r="F78" s="20"/>
       <c r="G78" s="20"/>
       <c r="H78" s="20"/>
       <c r="I78" s="20"/>
       <c r="J78" s="20"/>
       <c r="K78" s="20"/>
       <c r="L78" s="20"/>
       <c r="M78" s="17"/>
       <c r="N78" s="17"/>
       <c r="O78" s="17"/>
       <c r="P78" s="17"/>
       <c r="Q78" s="17"/>
       <c r="R78" s="17"/>
     </row>
-    <row r="79" spans="5:21" ht="16.2">
+    <row r="79" spans="5:21">
       <c r="E79" s="21"/>
       <c r="F79" s="20"/>
       <c r="G79" s="20"/>
       <c r="H79" s="20"/>
       <c r="I79" s="20"/>
       <c r="J79" s="20"/>
       <c r="K79" s="20"/>
       <c r="L79" s="20"/>
       <c r="M79" s="17"/>
       <c r="N79" s="17"/>
       <c r="O79" s="17"/>
       <c r="P79" s="17"/>
       <c r="Q79" s="17"/>
       <c r="R79" s="17"/>
     </row>
-    <row r="80" spans="5:21" ht="21.6">
+    <row r="80" spans="5:21" ht="18">
       <c r="E80" s="117" t="s">
         <v>83</v>
       </c>
       <c r="F80" s="117"/>
       <c r="G80" s="117"/>
       <c r="H80" s="117"/>
       <c r="I80" s="117"/>
       <c r="J80" s="117"/>
       <c r="K80" s="117"/>
       <c r="L80" s="20"/>
       <c r="M80" s="17"/>
       <c r="N80" s="17"/>
       <c r="O80" s="17"/>
       <c r="P80" s="17"/>
       <c r="Q80" s="17"/>
       <c r="R80" s="17"/>
     </row>
-    <row r="81" spans="5:18" ht="16.8" thickBot="1">
+    <row r="81" spans="5:18" ht="15" thickBot="1">
       <c r="E81" s="21"/>
       <c r="F81" s="20"/>
       <c r="G81" s="20"/>
       <c r="H81" s="20"/>
       <c r="I81" s="20"/>
       <c r="J81" s="20"/>
       <c r="K81" s="20"/>
       <c r="L81" s="20"/>
       <c r="M81" s="17"/>
       <c r="N81" s="17"/>
       <c r="O81" s="17"/>
       <c r="P81" s="17"/>
       <c r="Q81" s="17"/>
       <c r="R81" s="17"/>
     </row>
-    <row r="82" spans="5:18" ht="16.8" thickBot="1">
+    <row r="82" spans="5:18" ht="15" thickBot="1">
       <c r="E82" s="22"/>
-      <c r="F82" s="165" t="s">
+      <c r="F82" s="83" t="s">
         <v>84</v>
       </c>
-      <c r="G82" s="166"/>
-[...3 lines deleted...]
-      <c r="K82" s="167"/>
+      <c r="G82" s="84"/>
+      <c r="H82" s="84"/>
+      <c r="I82" s="84"/>
+      <c r="J82" s="84"/>
+      <c r="K82" s="85"/>
       <c r="L82" s="20"/>
       <c r="M82" s="17"/>
       <c r="N82" s="17"/>
       <c r="O82" s="17"/>
       <c r="P82" s="17"/>
       <c r="Q82" s="17"/>
       <c r="R82" s="17"/>
     </row>
-    <row r="83" spans="5:18" ht="16.8" thickBot="1">
-      <c r="E83" s="131" t="s">
+    <row r="83" spans="5:18" ht="15" thickBot="1">
+      <c r="E83" s="86" t="s">
         <v>36</v>
       </c>
-      <c r="F83" s="168" t="s">
+      <c r="F83" s="118" t="s">
         <v>37</v>
       </c>
-      <c r="G83" s="168" t="s">
+      <c r="G83" s="118" t="s">
         <v>38</v>
       </c>
-      <c r="H83" s="168" t="s">
+      <c r="H83" s="118" t="s">
         <v>39</v>
       </c>
-      <c r="I83" s="165" t="s">
+      <c r="I83" s="83" t="s">
         <v>40</v>
       </c>
-      <c r="J83" s="166"/>
-      <c r="K83" s="167"/>
+      <c r="J83" s="84"/>
+      <c r="K83" s="85"/>
       <c r="L83" s="20"/>
       <c r="M83" s="17"/>
       <c r="N83" s="17"/>
       <c r="O83" s="17"/>
       <c r="P83" s="17"/>
       <c r="Q83" s="17"/>
       <c r="R83" s="17"/>
     </row>
-    <row r="84" spans="5:18" ht="16.8" thickBot="1">
-[...3 lines deleted...]
-      <c r="H84" s="169"/>
+    <row r="84" spans="5:18" ht="15" thickBot="1">
+      <c r="E84" s="87"/>
+      <c r="F84" s="119"/>
+      <c r="G84" s="119"/>
+      <c r="H84" s="119"/>
       <c r="I84" s="48" t="s">
         <v>37</v>
       </c>
       <c r="J84" s="48" t="s">
         <v>38</v>
       </c>
       <c r="K84" s="48" t="s">
         <v>39</v>
       </c>
       <c r="L84" s="20"/>
       <c r="M84" s="17"/>
       <c r="N84" s="17"/>
       <c r="O84" s="17"/>
       <c r="P84" s="17"/>
       <c r="Q84" s="17"/>
       <c r="R84" s="17"/>
     </row>
-    <row r="85" spans="5:18" ht="16.8" thickBot="1">
+    <row r="85" spans="5:18" ht="15" thickBot="1">
       <c r="E85" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F85" s="12"/>
       <c r="G85" s="12"/>
       <c r="H85" s="13">
         <f>+SUM(F85:G85)</f>
         <v>0</v>
       </c>
       <c r="I85" s="12"/>
       <c r="J85" s="12"/>
       <c r="K85" s="13">
         <f>+SUM(I85:J85)</f>
         <v>0</v>
       </c>
       <c r="L85" s="20"/>
       <c r="M85" s="17"/>
       <c r="N85" s="17"/>
       <c r="O85" s="17"/>
       <c r="P85" s="17"/>
       <c r="Q85" s="17"/>
       <c r="R85" s="17"/>
     </row>
-    <row r="86" spans="5:18" ht="16.8" thickBot="1">
+    <row r="86" spans="5:18" ht="15" thickBot="1">
       <c r="E86" s="11" t="s">
         <v>44</v>
       </c>
       <c r="F86" s="12"/>
       <c r="G86" s="12"/>
       <c r="H86" s="13">
         <f>+SUM(F86:G86)</f>
         <v>0</v>
       </c>
       <c r="I86" s="12"/>
       <c r="J86" s="12"/>
       <c r="K86" s="13">
         <f>+SUM(I86:J86)</f>
         <v>0</v>
       </c>
       <c r="L86" s="20"/>
       <c r="M86" s="17"/>
       <c r="N86" s="17"/>
       <c r="O86" s="17"/>
       <c r="P86" s="17"/>
       <c r="Q86" s="17"/>
       <c r="R86" s="17"/>
     </row>
-    <row r="87" spans="5:18" ht="16.8" thickBot="1">
+    <row r="87" spans="5:18" ht="15" thickBot="1">
       <c r="E87" s="11" t="s">
         <v>50</v>
       </c>
       <c r="F87" s="12"/>
       <c r="G87" s="12"/>
       <c r="H87" s="13">
         <f>+SUM(F87:G87)</f>
         <v>0</v>
       </c>
       <c r="I87" s="12"/>
       <c r="J87" s="12"/>
       <c r="K87" s="13">
         <f>+SUM(I87:J87)</f>
         <v>0</v>
       </c>
       <c r="L87" s="20"/>
       <c r="M87" s="17"/>
       <c r="N87" s="17"/>
       <c r="O87" s="17"/>
       <c r="P87" s="17"/>
       <c r="Q87" s="17"/>
       <c r="R87" s="17"/>
     </row>
-    <row r="88" spans="5:18" ht="16.8" thickBot="1">
+    <row r="88" spans="5:18" ht="15" thickBot="1">
       <c r="E88" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F88" s="12"/>
       <c r="G88" s="12"/>
       <c r="H88" s="13">
         <f>+SUM(F88:G88)</f>
         <v>0</v>
       </c>
       <c r="I88" s="12"/>
       <c r="J88" s="12"/>
       <c r="K88" s="13">
         <f>+SUM(I88:J88)</f>
         <v>0</v>
       </c>
       <c r="L88" s="20"/>
       <c r="M88" s="17"/>
       <c r="N88" s="17"/>
       <c r="O88" s="17"/>
       <c r="P88" s="17"/>
       <c r="Q88" s="17"/>
       <c r="R88" s="17"/>
     </row>
-    <row r="89" spans="5:18" ht="16.8" thickBot="1">
+    <row r="89" spans="5:18" ht="15" thickBot="1">
       <c r="E89" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F89" s="13">
         <f t="shared" ref="F89:K89" si="11">+SUM(F85:F88)</f>
         <v>0</v>
       </c>
       <c r="G89" s="13">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="H89" s="55">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I89" s="13">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="J89" s="13">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="K89" s="55">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L89" s="20"/>
       <c r="M89" s="17"/>
       <c r="N89" s="17"/>
       <c r="O89" s="17"/>
       <c r="P89" s="17"/>
       <c r="Q89" s="17"/>
       <c r="R89" s="17"/>
     </row>
-    <row r="90" spans="5:18" ht="16.2">
+    <row r="90" spans="5:18">
       <c r="E90" s="21"/>
       <c r="F90" s="20"/>
       <c r="G90" s="20"/>
       <c r="H90" s="20"/>
       <c r="I90" s="20"/>
       <c r="J90" s="20"/>
       <c r="K90" s="20"/>
       <c r="L90" s="20"/>
       <c r="M90" s="17"/>
       <c r="N90" s="17"/>
       <c r="O90" s="17"/>
       <c r="P90" s="17"/>
       <c r="Q90" s="17"/>
       <c r="R90" s="17"/>
     </row>
-    <row r="91" spans="5:18" ht="16.2">
+    <row r="91" spans="5:18">
       <c r="E91" s="21"/>
       <c r="F91" s="20"/>
       <c r="G91" s="20"/>
       <c r="H91" s="20"/>
       <c r="I91" s="20"/>
       <c r="J91" s="20"/>
       <c r="K91" s="20"/>
       <c r="L91" s="20"/>
       <c r="M91" s="17"/>
       <c r="N91" s="17"/>
       <c r="O91" s="17"/>
       <c r="P91" s="17"/>
       <c r="Q91" s="17"/>
       <c r="R91" s="17"/>
     </row>
-    <row r="92" spans="5:18" ht="16.8" thickBot="1">
+    <row r="92" spans="5:18" ht="15" thickBot="1">
       <c r="E92" s="21"/>
       <c r="F92" s="20"/>
       <c r="G92" s="20"/>
       <c r="H92" s="20"/>
       <c r="I92" s="20"/>
       <c r="J92" s="20"/>
       <c r="K92" s="20"/>
       <c r="L92" s="20"/>
       <c r="M92" s="17"/>
       <c r="N92" s="17"/>
       <c r="O92" s="17"/>
       <c r="P92" s="17"/>
       <c r="Q92" s="17"/>
       <c r="R92" s="17"/>
     </row>
-    <row r="93" spans="5:18" ht="16.8" thickBot="1">
+    <row r="93" spans="5:18" ht="15" thickBot="1">
       <c r="E93" s="22"/>
-      <c r="F93" s="165" t="s">
+      <c r="F93" s="83" t="s">
         <v>85</v>
       </c>
-      <c r="G93" s="166"/>
-[...3 lines deleted...]
-      <c r="K93" s="167"/>
+      <c r="G93" s="84"/>
+      <c r="H93" s="84"/>
+      <c r="I93" s="84"/>
+      <c r="J93" s="84"/>
+      <c r="K93" s="85"/>
       <c r="L93" s="20"/>
       <c r="M93" s="17"/>
       <c r="N93" s="17"/>
       <c r="O93" s="17"/>
       <c r="P93" s="17"/>
       <c r="Q93" s="17"/>
       <c r="R93" s="17"/>
     </row>
-    <row r="94" spans="5:18" ht="16.8" thickBot="1">
-      <c r="E94" s="131" t="s">
+    <row r="94" spans="5:18" ht="15" thickBot="1">
+      <c r="E94" s="86" t="s">
         <v>36</v>
       </c>
-      <c r="F94" s="168" t="s">
+      <c r="F94" s="118" t="s">
         <v>37</v>
       </c>
-      <c r="G94" s="168" t="s">
+      <c r="G94" s="118" t="s">
         <v>38</v>
       </c>
-      <c r="H94" s="168" t="s">
+      <c r="H94" s="118" t="s">
         <v>39</v>
       </c>
-      <c r="I94" s="165" t="s">
+      <c r="I94" s="83" t="s">
         <v>40</v>
       </c>
-      <c r="J94" s="166"/>
-      <c r="K94" s="167"/>
+      <c r="J94" s="84"/>
+      <c r="K94" s="85"/>
       <c r="L94" s="20"/>
       <c r="M94" s="17"/>
       <c r="N94" s="17"/>
       <c r="O94" s="17"/>
       <c r="P94" s="17"/>
       <c r="Q94" s="17"/>
       <c r="R94" s="17"/>
     </row>
-    <row r="95" spans="5:18" ht="16.8" thickBot="1">
-[...3 lines deleted...]
-      <c r="H95" s="169"/>
+    <row r="95" spans="5:18" ht="15" thickBot="1">
+      <c r="E95" s="87"/>
+      <c r="F95" s="119"/>
+      <c r="G95" s="119"/>
+      <c r="H95" s="119"/>
       <c r="I95" s="48" t="s">
         <v>37</v>
       </c>
       <c r="J95" s="48" t="s">
         <v>38</v>
       </c>
       <c r="K95" s="48" t="s">
         <v>39</v>
       </c>
       <c r="L95" s="20"/>
       <c r="M95" s="17"/>
       <c r="N95" s="17"/>
       <c r="O95" s="17"/>
       <c r="P95" s="17"/>
       <c r="Q95" s="17"/>
       <c r="R95" s="17"/>
     </row>
-    <row r="96" spans="5:18" ht="16.8" thickBot="1">
+    <row r="96" spans="5:18" ht="15" thickBot="1">
       <c r="E96" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F96" s="12"/>
       <c r="G96" s="12"/>
       <c r="H96" s="13">
         <f>+SUM(F96:G96)</f>
         <v>0</v>
       </c>
       <c r="I96" s="12"/>
       <c r="J96" s="12"/>
       <c r="K96" s="13">
         <f>+SUM(I96:J96)</f>
         <v>0</v>
       </c>
       <c r="L96" s="20"/>
       <c r="M96" s="17"/>
       <c r="N96" s="17"/>
       <c r="O96" s="17"/>
       <c r="P96" s="17"/>
       <c r="Q96" s="17"/>
       <c r="R96" s="17"/>
     </row>
-    <row r="97" spans="5:21" ht="16.8" thickBot="1">
+    <row r="97" spans="5:21" ht="15" thickBot="1">
       <c r="E97" s="11" t="s">
         <v>44</v>
       </c>
       <c r="F97" s="12"/>
       <c r="G97" s="12"/>
       <c r="H97" s="13">
         <f>+SUM(F97:G97)</f>
         <v>0</v>
       </c>
       <c r="I97" s="12"/>
       <c r="J97" s="12"/>
       <c r="K97" s="13">
         <f>+SUM(I97:J97)</f>
         <v>0</v>
       </c>
       <c r="L97" s="20"/>
       <c r="M97" s="17"/>
       <c r="N97" s="17"/>
       <c r="O97" s="17"/>
       <c r="P97" s="17"/>
       <c r="Q97" s="17"/>
       <c r="R97" s="17"/>
     </row>
-    <row r="98" spans="5:21" ht="16.8" thickBot="1">
+    <row r="98" spans="5:21" ht="15" thickBot="1">
       <c r="E98" s="11" t="s">
         <v>50</v>
       </c>
       <c r="F98" s="12"/>
       <c r="G98" s="12"/>
       <c r="H98" s="13">
         <f>+SUM(F98:G98)</f>
         <v>0</v>
       </c>
       <c r="I98" s="12"/>
       <c r="J98" s="12"/>
       <c r="K98" s="13">
         <f>+SUM(I98:J98)</f>
         <v>0</v>
       </c>
       <c r="L98" s="20"/>
       <c r="M98" s="17"/>
       <c r="N98" s="17"/>
       <c r="O98" s="17"/>
       <c r="P98" s="17"/>
       <c r="Q98" s="17"/>
       <c r="R98" s="17"/>
     </row>
-    <row r="99" spans="5:21" ht="16.8" thickBot="1">
+    <row r="99" spans="5:21" ht="15" thickBot="1">
       <c r="E99" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F99" s="12"/>
       <c r="G99" s="12"/>
       <c r="H99" s="13">
         <f>+SUM(F99:G99)</f>
         <v>0</v>
       </c>
       <c r="I99" s="12"/>
       <c r="J99" s="12"/>
       <c r="K99" s="13">
         <f>+SUM(I99:J99)</f>
         <v>0</v>
       </c>
       <c r="L99" s="20"/>
       <c r="M99" s="17"/>
       <c r="N99" s="17"/>
       <c r="O99" s="17"/>
       <c r="P99" s="17"/>
       <c r="Q99" s="17"/>
       <c r="R99" s="17"/>
     </row>
-    <row r="100" spans="5:21" ht="16.8" thickBot="1">
+    <row r="100" spans="5:21" ht="15" thickBot="1">
       <c r="E100" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F100" s="13">
         <f t="shared" ref="F100:K100" si="12">+SUM(F96:F99)</f>
         <v>0</v>
       </c>
       <c r="G100" s="13">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="H100" s="55">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I100" s="13">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J100" s="13">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="K100" s="55">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="L100" s="20"/>
       <c r="M100" s="17"/>
       <c r="N100" s="17"/>
       <c r="O100" s="17"/>
       <c r="P100" s="17"/>
       <c r="Q100" s="17"/>
       <c r="R100" s="17"/>
     </row>
-    <row r="101" spans="5:21" ht="16.2">
+    <row r="101" spans="5:21">
       <c r="E101" s="21"/>
       <c r="F101" s="20"/>
       <c r="G101" s="20"/>
       <c r="H101" s="20"/>
       <c r="I101" s="20"/>
       <c r="J101" s="20"/>
       <c r="K101" s="20"/>
       <c r="L101" s="20"/>
       <c r="M101" s="17"/>
       <c r="N101" s="17"/>
       <c r="O101" s="17"/>
       <c r="P101" s="17"/>
       <c r="Q101" s="17"/>
       <c r="R101" s="17"/>
     </row>
-    <row r="102" spans="5:21" ht="16.2">
+    <row r="102" spans="5:21">
       <c r="E102" s="21"/>
       <c r="F102" s="20"/>
       <c r="G102" s="20"/>
       <c r="H102" s="20"/>
       <c r="I102" s="20"/>
       <c r="J102" s="20"/>
       <c r="K102" s="20"/>
       <c r="L102" s="20"/>
       <c r="M102" s="17"/>
       <c r="N102" s="17"/>
       <c r="O102" s="17"/>
       <c r="P102" s="17"/>
       <c r="Q102" s="17"/>
       <c r="R102" s="17"/>
     </row>
-    <row r="103" spans="5:21" ht="16.2">
+    <row r="103" spans="5:21">
       <c r="E103" s="21"/>
       <c r="F103" s="20"/>
       <c r="G103" s="20"/>
       <c r="H103" s="20"/>
       <c r="I103" s="20"/>
       <c r="J103" s="20"/>
       <c r="K103" s="20"/>
       <c r="L103" s="20"/>
       <c r="M103" s="17"/>
       <c r="N103" s="17"/>
       <c r="O103" s="17"/>
       <c r="P103" s="17"/>
       <c r="Q103" s="17"/>
       <c r="R103" s="17"/>
     </row>
-    <row r="104" spans="5:21" ht="21.6">
+    <row r="104" spans="5:21" ht="18">
       <c r="E104" s="117" t="s">
         <v>55</v>
       </c>
       <c r="F104" s="117"/>
       <c r="G104" s="117"/>
       <c r="H104" s="117"/>
       <c r="I104" s="117"/>
       <c r="J104" s="117"/>
       <c r="K104" s="117"/>
       <c r="L104" s="20"/>
       <c r="M104" s="17"/>
       <c r="N104" s="17"/>
       <c r="O104" s="17"/>
       <c r="P104" s="17"/>
       <c r="Q104" s="17"/>
       <c r="R104" s="17"/>
     </row>
-    <row r="105" spans="5:21" ht="16.8" thickBot="1">
+    <row r="105" spans="5:21" ht="15" thickBot="1">
       <c r="E105" s="21"/>
       <c r="F105" s="20"/>
       <c r="G105" s="20"/>
       <c r="H105" s="20"/>
       <c r="I105" s="20"/>
       <c r="J105" s="20"/>
       <c r="K105" s="20"/>
       <c r="L105" s="20"/>
       <c r="M105" s="17"/>
       <c r="N105" s="17"/>
       <c r="O105" s="17"/>
       <c r="P105" s="17"/>
       <c r="Q105" s="17"/>
       <c r="R105" s="17"/>
     </row>
     <row r="106" spans="5:21" ht="15.75" customHeight="1" thickBot="1">
       <c r="E106" s="22"/>
-      <c r="F106" s="149" t="s">
+      <c r="F106" s="101" t="s">
         <v>56</v>
       </c>
-      <c r="G106" s="150"/>
-[...3 lines deleted...]
-      <c r="K106" s="151"/>
+      <c r="G106" s="102"/>
+      <c r="H106" s="102"/>
+      <c r="I106" s="102"/>
+      <c r="J106" s="102"/>
+      <c r="K106" s="103"/>
       <c r="L106" s="20"/>
       <c r="M106" s="17"/>
       <c r="N106" s="17"/>
       <c r="O106" s="17"/>
       <c r="P106" s="17"/>
       <c r="Q106" s="17"/>
       <c r="R106" s="17"/>
     </row>
     <row r="107" spans="5:21" ht="15.75" customHeight="1" thickBot="1">
-      <c r="E107" s="131" t="s">
+      <c r="E107" s="86" t="s">
         <v>36</v>
       </c>
-      <c r="F107" s="135" t="s">
+      <c r="F107" s="130" t="s">
         <v>37</v>
       </c>
-      <c r="G107" s="135" t="s">
+      <c r="G107" s="130" t="s">
         <v>38</v>
       </c>
-      <c r="H107" s="152" t="s">
+      <c r="H107" s="132" t="s">
         <v>39</v>
       </c>
-      <c r="I107" s="149" t="s">
+      <c r="I107" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="J107" s="150"/>
-      <c r="K107" s="151"/>
+      <c r="J107" s="102"/>
+      <c r="K107" s="103"/>
       <c r="L107" s="20"/>
       <c r="M107" s="17"/>
       <c r="N107" s="17"/>
       <c r="O107" s="17"/>
       <c r="P107" s="17"/>
       <c r="Q107" s="17"/>
       <c r="R107" s="17"/>
     </row>
-    <row r="108" spans="5:21" ht="16.8" thickBot="1">
-[...3 lines deleted...]
-      <c r="H108" s="153"/>
+    <row r="108" spans="5:21" ht="15" thickBot="1">
+      <c r="E108" s="87"/>
+      <c r="F108" s="131"/>
+      <c r="G108" s="131"/>
+      <c r="H108" s="133"/>
       <c r="I108" s="26" t="s">
         <v>37</v>
       </c>
       <c r="J108" s="26" t="s">
         <v>38</v>
       </c>
       <c r="K108" s="30" t="s">
         <v>39</v>
       </c>
       <c r="L108" s="20"/>
       <c r="M108" s="17"/>
       <c r="N108" s="17"/>
       <c r="O108" s="17"/>
       <c r="P108" s="17"/>
       <c r="Q108" s="17"/>
       <c r="R108" s="17"/>
     </row>
-    <row r="109" spans="5:21" ht="16.8" thickBot="1">
+    <row r="109" spans="5:21" ht="15" thickBot="1">
       <c r="E109" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F109" s="12"/>
       <c r="G109" s="12"/>
       <c r="H109" s="13">
         <f>+SUM(F109:G109)</f>
         <v>0</v>
       </c>
       <c r="I109" s="12"/>
       <c r="J109" s="12"/>
       <c r="K109" s="13">
         <f>+SUM(I109:J109)</f>
         <v>0</v>
       </c>
       <c r="L109" s="20"/>
       <c r="M109" s="17"/>
       <c r="N109" s="17"/>
       <c r="O109" s="17"/>
       <c r="P109" s="17"/>
       <c r="Q109" s="17"/>
       <c r="R109" s="17"/>
     </row>
-    <row r="110" spans="5:21" ht="16.8" thickBot="1">
+    <row r="110" spans="5:21" ht="15" thickBot="1">
       <c r="E110" s="11" t="s">
         <v>44</v>
       </c>
       <c r="F110" s="12"/>
       <c r="G110" s="12"/>
       <c r="H110" s="13">
         <f>+SUM(F110:G110)</f>
         <v>0</v>
       </c>
       <c r="I110" s="12"/>
       <c r="J110" s="12"/>
       <c r="K110" s="13">
         <f>+SUM(I110:J110)</f>
         <v>0</v>
       </c>
       <c r="L110" s="20"/>
       <c r="M110" s="22"/>
-      <c r="N110" s="149" t="s">
+      <c r="N110" s="101" t="s">
         <v>55</v>
       </c>
-      <c r="O110" s="150"/>
-[...4 lines deleted...]
-      <c r="T110" s="143" t="s">
+      <c r="O110" s="102"/>
+      <c r="P110" s="102"/>
+      <c r="Q110" s="102"/>
+      <c r="R110" s="102"/>
+      <c r="S110" s="103"/>
+      <c r="T110" s="154" t="s">
         <v>57</v>
       </c>
-      <c r="U110" s="144"/>
-[...1 lines deleted...]
-    <row r="111" spans="5:21" ht="16.8" thickBot="1">
+      <c r="U110" s="155"/>
+    </row>
+    <row r="111" spans="5:21" ht="15" thickBot="1">
       <c r="E111" s="11" t="s">
         <v>50</v>
       </c>
       <c r="F111" s="12"/>
       <c r="G111" s="12"/>
       <c r="H111" s="13">
         <f>+SUM(F111:G111)</f>
         <v>0</v>
       </c>
       <c r="I111" s="12"/>
       <c r="J111" s="12"/>
       <c r="K111" s="13">
         <f>+SUM(I111:J111)</f>
         <v>0</v>
       </c>
       <c r="L111" s="20"/>
-      <c r="M111" s="131" t="s">
+      <c r="M111" s="86" t="s">
         <v>36</v>
       </c>
-      <c r="N111" s="135" t="s">
+      <c r="N111" s="130" t="s">
         <v>37</v>
       </c>
-      <c r="O111" s="135" t="s">
+      <c r="O111" s="130" t="s">
         <v>38</v>
       </c>
-      <c r="P111" s="152" t="s">
+      <c r="P111" s="132" t="s">
         <v>39</v>
       </c>
-      <c r="Q111" s="149" t="s">
+      <c r="Q111" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="R111" s="150"/>
-[...4 lines deleted...]
-    <row r="112" spans="5:21" ht="16.8" thickBot="1">
+      <c r="R111" s="102"/>
+      <c r="S111" s="103"/>
+      <c r="T111" s="156"/>
+      <c r="U111" s="157"/>
+    </row>
+    <row r="112" spans="5:21" ht="15" thickBot="1">
       <c r="E112" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F112" s="12"/>
       <c r="G112" s="12"/>
       <c r="H112" s="13">
         <f>+SUM(F112:G112)</f>
         <v>0</v>
       </c>
       <c r="I112" s="12"/>
       <c r="J112" s="12"/>
       <c r="K112" s="13">
         <f>+SUM(I112:J112)</f>
         <v>0</v>
       </c>
       <c r="L112" s="20"/>
-      <c r="M112" s="132"/>
-[...2 lines deleted...]
-      <c r="P112" s="153"/>
+      <c r="M112" s="87"/>
+      <c r="N112" s="131"/>
+      <c r="O112" s="131"/>
+      <c r="P112" s="133"/>
       <c r="Q112" s="26" t="s">
         <v>37</v>
       </c>
       <c r="R112" s="26" t="s">
         <v>38</v>
       </c>
       <c r="S112" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="T112" s="145"/>
-[...2 lines deleted...]
-    <row r="113" spans="5:21" ht="16.8" thickBot="1">
+      <c r="T112" s="156"/>
+      <c r="U112" s="157"/>
+    </row>
+    <row r="113" spans="5:21" ht="15" thickBot="1">
       <c r="E113" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F113" s="13">
         <f t="shared" ref="F113:K113" si="13">+SUM(F109:F112)</f>
         <v>0</v>
       </c>
       <c r="G113" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="H113" s="56">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I113" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J113" s="13">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="K113" s="56">
         <f t="shared" si="13"/>
@@ -12373,3281 +12379,3285 @@
       </c>
       <c r="N113" s="27">
         <f t="shared" ref="N113:O116" si="14">F109+F119</f>
         <v>0</v>
       </c>
       <c r="O113" s="27">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="P113" s="13">
         <f>+SUM(N113:O113)</f>
         <v>0</v>
       </c>
       <c r="Q113" s="27">
         <f t="shared" ref="Q113:R116" si="15">I109+I119</f>
         <v>0</v>
       </c>
       <c r="R113" s="27">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="S113" s="13">
         <f>+SUM(Q113:R113)</f>
         <v>0</v>
       </c>
-      <c r="T113" s="145"/>
-[...2 lines deleted...]
-    <row r="114" spans="5:21" ht="16.8" thickBot="1">
+      <c r="T113" s="156"/>
+      <c r="U113" s="157"/>
+    </row>
+    <row r="114" spans="5:21" ht="15" thickBot="1">
       <c r="E114" s="21"/>
       <c r="F114" s="20"/>
       <c r="G114" s="20"/>
       <c r="H114" s="20"/>
       <c r="I114" s="20"/>
       <c r="J114" s="20"/>
       <c r="K114" s="20"/>
       <c r="L114" s="20"/>
       <c r="M114" s="11" t="s">
         <v>44</v>
       </c>
       <c r="N114" s="27">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="O114" s="27">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="P114" s="13">
         <f>+SUM(N114:O114)</f>
         <v>0</v>
       </c>
       <c r="Q114" s="27">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="R114" s="27">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="S114" s="13">
         <f>+SUM(Q114:R114)</f>
         <v>0</v>
       </c>
-      <c r="T114" s="145"/>
-[...2 lines deleted...]
-    <row r="115" spans="5:21" ht="16.8" thickBot="1">
+      <c r="T114" s="156"/>
+      <c r="U114" s="157"/>
+    </row>
+    <row r="115" spans="5:21" ht="15" thickBot="1">
       <c r="E115" s="21"/>
       <c r="F115" s="20"/>
       <c r="G115" s="20"/>
       <c r="H115" s="20"/>
       <c r="I115" s="20"/>
       <c r="J115" s="20"/>
       <c r="K115" s="20"/>
       <c r="L115" s="20"/>
       <c r="M115" s="11" t="s">
         <v>50</v>
       </c>
       <c r="N115" s="27">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="O115" s="27">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="P115" s="13">
         <f>+SUM(N115:O115)</f>
         <v>0</v>
       </c>
       <c r="Q115" s="27">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="R115" s="27">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="S115" s="13">
         <f>+SUM(Q115:R115)</f>
         <v>0</v>
       </c>
-      <c r="T115" s="145"/>
-      <c r="U115" s="146"/>
+      <c r="T115" s="156"/>
+      <c r="U115" s="157"/>
     </row>
     <row r="116" spans="5:21" ht="15.75" customHeight="1" thickBot="1">
       <c r="E116" s="22"/>
-      <c r="F116" s="149" t="s">
+      <c r="F116" s="101" t="s">
         <v>58</v>
       </c>
-      <c r="G116" s="150"/>
-[...3 lines deleted...]
-      <c r="K116" s="151"/>
+      <c r="G116" s="102"/>
+      <c r="H116" s="102"/>
+      <c r="I116" s="102"/>
+      <c r="J116" s="102"/>
+      <c r="K116" s="103"/>
       <c r="L116" s="20"/>
       <c r="M116" s="11" t="s">
         <v>53</v>
       </c>
       <c r="N116" s="27">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="O116" s="27">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="P116" s="13">
         <f>+SUM(N116:O116)</f>
         <v>0</v>
       </c>
       <c r="Q116" s="27">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="R116" s="27">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="S116" s="13">
         <f>+SUM(Q116:R116)</f>
         <v>0</v>
       </c>
-      <c r="T116" s="145"/>
-      <c r="U116" s="146"/>
+      <c r="T116" s="156"/>
+      <c r="U116" s="157"/>
     </row>
     <row r="117" spans="5:21" ht="15.75" customHeight="1" thickBot="1">
-      <c r="E117" s="131" t="s">
+      <c r="E117" s="86" t="s">
         <v>36</v>
       </c>
-      <c r="F117" s="135" t="s">
+      <c r="F117" s="130" t="s">
         <v>37</v>
       </c>
-      <c r="G117" s="135" t="s">
+      <c r="G117" s="130" t="s">
         <v>38</v>
       </c>
-      <c r="H117" s="152" t="s">
+      <c r="H117" s="132" t="s">
         <v>39</v>
       </c>
-      <c r="I117" s="149" t="s">
+      <c r="I117" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="J117" s="150"/>
-      <c r="K117" s="151"/>
+      <c r="J117" s="102"/>
+      <c r="K117" s="103"/>
       <c r="L117" s="20"/>
       <c r="M117" s="15" t="s">
         <v>47</v>
       </c>
       <c r="N117" s="13">
         <f t="shared" ref="N117:S117" si="16">+SUM(N113:N116)</f>
         <v>0</v>
       </c>
       <c r="O117" s="13">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="P117" s="56">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="Q117" s="13">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="R117" s="13">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="S117" s="56">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="T117" s="147"/>
-[...6 lines deleted...]
-      <c r="H118" s="153"/>
+      <c r="T117" s="158"/>
+      <c r="U117" s="159"/>
+    </row>
+    <row r="118" spans="5:21" ht="15" thickBot="1">
+      <c r="E118" s="87"/>
+      <c r="F118" s="131"/>
+      <c r="G118" s="131"/>
+      <c r="H118" s="133"/>
       <c r="I118" s="26" t="s">
         <v>37</v>
       </c>
       <c r="J118" s="26" t="s">
         <v>38</v>
       </c>
       <c r="K118" s="30" t="s">
         <v>39</v>
       </c>
       <c r="L118" s="20"/>
       <c r="M118" s="17"/>
       <c r="N118" s="17"/>
       <c r="O118" s="17"/>
       <c r="P118" s="17"/>
       <c r="Q118" s="17"/>
       <c r="R118" s="17"/>
     </row>
-    <row r="119" spans="5:21" ht="16.8" thickBot="1">
+    <row r="119" spans="5:21" ht="15" thickBot="1">
       <c r="E119" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F119" s="12"/>
       <c r="G119" s="12"/>
       <c r="H119" s="13">
         <f>+SUM(F119:G119)</f>
         <v>0</v>
       </c>
       <c r="I119" s="12"/>
       <c r="J119" s="12"/>
       <c r="K119" s="13">
         <f>+SUM(I119:J119)</f>
         <v>0</v>
       </c>
       <c r="L119" s="20"/>
       <c r="M119" s="17"/>
       <c r="N119" s="17"/>
       <c r="O119" s="17"/>
       <c r="P119" s="17"/>
       <c r="Q119" s="17"/>
       <c r="R119" s="17"/>
     </row>
-    <row r="120" spans="5:21" ht="16.8" thickBot="1">
+    <row r="120" spans="5:21" ht="15" thickBot="1">
       <c r="E120" s="11" t="s">
         <v>44</v>
       </c>
       <c r="F120" s="12"/>
       <c r="G120" s="12"/>
       <c r="H120" s="13">
         <f>+SUM(F120:G120)</f>
         <v>0</v>
       </c>
       <c r="I120" s="12"/>
       <c r="J120" s="12"/>
       <c r="K120" s="13">
         <f>+SUM(I120:J120)</f>
         <v>0</v>
       </c>
       <c r="L120" s="20"/>
       <c r="M120" s="17"/>
       <c r="N120" s="17"/>
       <c r="O120" s="17"/>
       <c r="P120" s="17"/>
       <c r="Q120" s="17"/>
       <c r="R120" s="17"/>
     </row>
-    <row r="121" spans="5:21" ht="16.8" thickBot="1">
+    <row r="121" spans="5:21" ht="15" thickBot="1">
       <c r="E121" s="11" t="s">
         <v>50</v>
       </c>
       <c r="F121" s="12"/>
       <c r="G121" s="12"/>
       <c r="H121" s="13">
         <f>+SUM(F121:G121)</f>
         <v>0</v>
       </c>
       <c r="I121" s="12"/>
       <c r="J121" s="12"/>
       <c r="K121" s="13">
         <f>+SUM(I121:J121)</f>
         <v>0</v>
       </c>
       <c r="L121" s="20"/>
       <c r="M121" s="17"/>
       <c r="N121" s="17"/>
       <c r="O121" s="17"/>
       <c r="P121" s="17"/>
       <c r="Q121" s="17"/>
       <c r="R121" s="17"/>
     </row>
-    <row r="122" spans="5:21" ht="16.8" thickBot="1">
+    <row r="122" spans="5:21" ht="15" thickBot="1">
       <c r="E122" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F122" s="12"/>
       <c r="G122" s="12"/>
       <c r="H122" s="13">
         <f>+SUM(F122:G122)</f>
         <v>0</v>
       </c>
       <c r="I122" s="12"/>
       <c r="J122" s="12"/>
       <c r="K122" s="13">
         <f>+SUM(I122:J122)</f>
         <v>0</v>
       </c>
       <c r="L122" s="20"/>
       <c r="M122" s="17"/>
       <c r="N122" s="17"/>
       <c r="O122" s="17"/>
       <c r="P122" s="17"/>
       <c r="Q122" s="17"/>
       <c r="R122" s="17"/>
     </row>
-    <row r="123" spans="5:21" ht="16.8" thickBot="1">
+    <row r="123" spans="5:21" ht="15" thickBot="1">
       <c r="E123" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F123" s="13">
         <f t="shared" ref="F123:K123" si="17">+SUM(F119:F122)</f>
         <v>0</v>
       </c>
       <c r="G123" s="13">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="H123" s="56">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I123" s="13">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="J123" s="13">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="K123" s="56">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="L123" s="20"/>
       <c r="M123" s="17"/>
       <c r="N123" s="17"/>
       <c r="O123" s="17"/>
       <c r="P123" s="17"/>
       <c r="Q123" s="17"/>
       <c r="R123" s="17"/>
     </row>
-    <row r="124" spans="5:21" ht="16.2">
+    <row r="124" spans="5:21">
       <c r="E124" s="21"/>
       <c r="F124" s="20"/>
       <c r="G124" s="20"/>
       <c r="H124" s="20"/>
       <c r="I124" s="20"/>
       <c r="J124" s="20"/>
       <c r="K124" s="20"/>
       <c r="L124" s="20"/>
       <c r="M124" s="17"/>
       <c r="N124" s="17"/>
       <c r="O124" s="17"/>
       <c r="P124" s="17"/>
       <c r="Q124" s="17"/>
       <c r="R124" s="17"/>
     </row>
-    <row r="125" spans="5:21" ht="16.2">
+    <row r="125" spans="5:21">
       <c r="E125" s="21"/>
       <c r="F125" s="20"/>
       <c r="G125" s="20"/>
       <c r="H125" s="20"/>
       <c r="I125" s="20"/>
       <c r="J125" s="20"/>
       <c r="K125" s="20"/>
       <c r="L125" s="20"/>
       <c r="M125" s="17"/>
       <c r="N125" s="17"/>
       <c r="O125" s="17"/>
       <c r="P125" s="17"/>
       <c r="Q125" s="17"/>
       <c r="R125" s="17"/>
     </row>
-    <row r="126" spans="5:21" ht="16.2">
+    <row r="126" spans="5:21">
       <c r="E126" s="21"/>
       <c r="F126" s="20"/>
       <c r="G126" s="20"/>
       <c r="H126" s="20"/>
       <c r="I126" s="20"/>
       <c r="J126" s="20"/>
       <c r="K126" s="20"/>
       <c r="L126" s="20"/>
       <c r="M126" s="17"/>
       <c r="N126" s="17"/>
       <c r="O126" s="17"/>
       <c r="P126" s="17"/>
       <c r="Q126" s="17"/>
       <c r="R126" s="17"/>
     </row>
-    <row r="127" spans="5:21" ht="21.6">
-      <c r="E127" s="118" t="s">
+    <row r="127" spans="5:21" ht="18">
+      <c r="E127" s="166" t="s">
         <v>71</v>
       </c>
-      <c r="F127" s="118"/>
-[...5 lines deleted...]
-      <c r="L127" s="118"/>
+      <c r="F127" s="166"/>
+      <c r="G127" s="166"/>
+      <c r="H127" s="166"/>
+      <c r="I127" s="166"/>
+      <c r="J127" s="166"/>
+      <c r="K127" s="166"/>
+      <c r="L127" s="166"/>
       <c r="M127" s="17"/>
       <c r="N127" s="17"/>
       <c r="O127" s="17"/>
       <c r="P127" s="17"/>
       <c r="Q127" s="17"/>
       <c r="R127" s="17"/>
     </row>
-    <row r="128" spans="5:21" ht="16.8" thickBot="1">
+    <row r="128" spans="5:21" ht="15" thickBot="1">
       <c r="M128" s="17"/>
       <c r="N128" s="17"/>
       <c r="O128" s="17"/>
       <c r="P128" s="17"/>
       <c r="Q128" s="17"/>
       <c r="R128" s="17"/>
     </row>
-    <row r="129" spans="5:18" ht="20.399999999999999" thickBot="1">
+    <row r="129" spans="5:18" ht="17.399999999999999" thickBot="1">
       <c r="E129" s="5"/>
-      <c r="F129" s="155" t="s">
+      <c r="F129" s="138" t="s">
         <v>71</v>
       </c>
-      <c r="G129" s="156"/>
-[...3 lines deleted...]
-      <c r="K129" s="157"/>
+      <c r="G129" s="139"/>
+      <c r="H129" s="139"/>
+      <c r="I129" s="139"/>
+      <c r="J129" s="139"/>
+      <c r="K129" s="140"/>
       <c r="M129" s="17"/>
       <c r="N129" s="17"/>
       <c r="O129" s="17"/>
       <c r="P129" s="17"/>
       <c r="Q129" s="17"/>
       <c r="R129" s="17"/>
     </row>
-    <row r="130" spans="5:18" ht="16.8" thickBot="1">
-      <c r="E130" s="105" t="s">
+    <row r="130" spans="5:18" ht="15" thickBot="1">
+      <c r="E130" s="92" t="s">
         <v>72</v>
       </c>
-      <c r="F130" s="158" t="s">
+      <c r="F130" s="141" t="s">
         <v>37</v>
       </c>
-      <c r="G130" s="158" t="s">
+      <c r="G130" s="141" t="s">
         <v>38</v>
       </c>
-      <c r="H130" s="160" t="s">
+      <c r="H130" s="143" t="s">
         <v>39</v>
       </c>
-      <c r="I130" s="162" t="s">
+      <c r="I130" s="145" t="s">
         <v>40</v>
       </c>
-      <c r="J130" s="163"/>
-      <c r="K130" s="164"/>
+      <c r="J130" s="146"/>
+      <c r="K130" s="147"/>
       <c r="M130" s="17"/>
       <c r="N130" s="17"/>
       <c r="O130" s="17"/>
       <c r="P130" s="17"/>
       <c r="Q130" s="17"/>
       <c r="R130" s="17"/>
     </row>
-    <row r="131" spans="5:18" ht="16.8" thickBot="1">
-[...3 lines deleted...]
-      <c r="H131" s="161"/>
+    <row r="131" spans="5:18" ht="15" thickBot="1">
+      <c r="E131" s="93"/>
+      <c r="F131" s="142"/>
+      <c r="G131" s="142"/>
+      <c r="H131" s="144"/>
       <c r="I131" s="44" t="s">
         <v>37</v>
       </c>
       <c r="J131" s="44" t="s">
         <v>38</v>
       </c>
       <c r="K131" s="45" t="s">
         <v>39</v>
       </c>
       <c r="M131" s="17"/>
       <c r="N131" s="17"/>
       <c r="O131" s="17"/>
       <c r="P131" s="17"/>
       <c r="Q131" s="17"/>
       <c r="R131" s="17"/>
     </row>
-    <row r="132" spans="5:18" ht="16.8" thickBot="1">
+    <row r="132" spans="5:18" ht="15" thickBot="1">
       <c r="E132" s="11" t="s">
         <v>73</v>
       </c>
       <c r="F132" s="12"/>
       <c r="G132" s="12"/>
       <c r="H132" s="13">
         <f>+SUM(F132:G132)</f>
         <v>0</v>
       </c>
       <c r="I132" s="12"/>
       <c r="J132" s="12"/>
       <c r="K132" s="13">
         <f>+SUM(I132:J132)</f>
         <v>0</v>
       </c>
       <c r="M132" s="17"/>
       <c r="N132" s="17"/>
       <c r="O132" s="17"/>
       <c r="P132" s="17"/>
       <c r="Q132" s="17"/>
       <c r="R132" s="17"/>
     </row>
-    <row r="133" spans="5:18" ht="16.8" thickBot="1">
+    <row r="133" spans="5:18" ht="15" thickBot="1">
       <c r="E133" s="11" t="s">
         <v>74</v>
       </c>
       <c r="F133" s="12"/>
       <c r="G133" s="12"/>
       <c r="H133" s="13">
         <f>+SUM(F133:G133)</f>
         <v>0</v>
       </c>
       <c r="I133" s="12"/>
       <c r="J133" s="12"/>
       <c r="K133" s="13">
         <f>+SUM(I133:J133)</f>
         <v>0</v>
       </c>
       <c r="M133" s="17"/>
       <c r="N133" s="17"/>
       <c r="O133" s="17"/>
       <c r="P133" s="17"/>
       <c r="Q133" s="17"/>
       <c r="R133" s="17"/>
     </row>
-    <row r="134" spans="5:18" ht="16.8" thickBot="1">
+    <row r="134" spans="5:18" ht="15" thickBot="1">
       <c r="E134" s="11" t="s">
         <v>75</v>
       </c>
       <c r="F134" s="12"/>
       <c r="G134" s="12"/>
       <c r="H134" s="13">
         <f>+SUM(F134:G134)</f>
         <v>0</v>
       </c>
       <c r="I134" s="12"/>
       <c r="J134" s="12"/>
       <c r="K134" s="13">
         <f>+SUM(I134:J134)</f>
         <v>0</v>
       </c>
       <c r="M134" s="17"/>
       <c r="N134" s="17"/>
       <c r="O134" s="17"/>
       <c r="P134" s="17"/>
       <c r="Q134" s="17"/>
       <c r="R134" s="17"/>
     </row>
-    <row r="135" spans="5:18" ht="16.8" thickBot="1">
+    <row r="135" spans="5:18" ht="15" thickBot="1">
       <c r="E135" s="11" t="s">
         <v>76</v>
       </c>
       <c r="F135" s="12"/>
       <c r="G135" s="12"/>
       <c r="H135" s="13">
         <f t="shared" ref="H135:H138" si="18">+SUM(F135:G135)</f>
         <v>0</v>
       </c>
       <c r="I135" s="12"/>
       <c r="J135" s="12"/>
       <c r="K135" s="13">
         <f t="shared" ref="K135:K138" si="19">+SUM(I135:J135)</f>
         <v>0</v>
       </c>
       <c r="M135" s="17"/>
       <c r="N135" s="17"/>
       <c r="O135" s="17"/>
       <c r="P135" s="17"/>
       <c r="Q135" s="17"/>
       <c r="R135" s="17"/>
     </row>
-    <row r="136" spans="5:18" ht="16.8" thickBot="1">
+    <row r="136" spans="5:18" ht="15" thickBot="1">
       <c r="E136" s="11" t="s">
         <v>77</v>
       </c>
       <c r="F136" s="12"/>
       <c r="G136" s="12"/>
       <c r="H136" s="13">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="I136" s="12"/>
       <c r="J136" s="12"/>
       <c r="K136" s="13">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M136" s="17"/>
       <c r="N136" s="17"/>
       <c r="O136" s="17"/>
       <c r="P136" s="17"/>
       <c r="Q136" s="17"/>
       <c r="R136" s="17"/>
     </row>
-    <row r="137" spans="5:18" ht="16.8" thickBot="1">
+    <row r="137" spans="5:18" ht="15" thickBot="1">
       <c r="E137" s="11" t="s">
         <v>78</v>
       </c>
       <c r="F137" s="12"/>
       <c r="G137" s="12"/>
       <c r="H137" s="13">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="I137" s="12"/>
       <c r="J137" s="12"/>
       <c r="K137" s="13">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M137" s="17"/>
       <c r="N137" s="17"/>
       <c r="O137" s="17"/>
       <c r="P137" s="17"/>
       <c r="Q137" s="17"/>
       <c r="R137" s="17"/>
     </row>
-    <row r="138" spans="5:18" ht="16.8" thickBot="1">
+    <row r="138" spans="5:18" ht="15" thickBot="1">
       <c r="E138" s="11" t="s">
         <v>79</v>
       </c>
       <c r="F138" s="12"/>
       <c r="G138" s="12"/>
       <c r="H138" s="13">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="I138" s="12"/>
       <c r="J138" s="12"/>
       <c r="K138" s="13">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M138" s="17"/>
       <c r="N138" s="17"/>
       <c r="O138" s="17"/>
       <c r="P138" s="17"/>
       <c r="Q138" s="17"/>
       <c r="R138" s="17"/>
     </row>
-    <row r="139" spans="5:18" ht="16.8" thickBot="1">
+    <row r="139" spans="5:18" ht="15" thickBot="1">
       <c r="E139" s="11" t="s">
         <v>47</v>
       </c>
       <c r="F139" s="13">
         <f>+SUM(F132:F138)</f>
         <v>0</v>
       </c>
       <c r="G139" s="13">
         <f t="shared" ref="G139" si="20">+SUM(G132:G138)</f>
         <v>0</v>
       </c>
       <c r="H139" s="57">
         <f>+SUM(H132:H138)</f>
         <v>0</v>
       </c>
       <c r="I139" s="13">
         <f>+SUM(I132:I138)</f>
         <v>0</v>
       </c>
       <c r="J139" s="13">
         <f t="shared" ref="J139" si="21">+SUM(J132:J138)</f>
         <v>0</v>
       </c>
       <c r="K139" s="57">
         <f>+SUM(K131:K138)</f>
         <v>0</v>
       </c>
       <c r="M139" s="17"/>
       <c r="N139" s="17"/>
       <c r="O139" s="17"/>
       <c r="P139" s="17"/>
       <c r="Q139" s="17"/>
       <c r="R139" s="17"/>
     </row>
-    <row r="140" spans="5:18" ht="16.2">
+    <row r="140" spans="5:18">
       <c r="L140" s="20"/>
       <c r="M140" s="17"/>
       <c r="N140" s="17"/>
       <c r="O140" s="17"/>
       <c r="P140" s="17"/>
       <c r="Q140" s="17"/>
       <c r="R140" s="17"/>
     </row>
-    <row r="141" spans="5:18" ht="16.2">
+    <row r="141" spans="5:18">
       <c r="L141" s="20"/>
       <c r="M141" s="17"/>
       <c r="N141" s="17"/>
       <c r="O141" s="17"/>
       <c r="P141" s="17"/>
       <c r="Q141" s="17"/>
       <c r="R141" s="17"/>
     </row>
-    <row r="142" spans="5:18" ht="16.2">
+    <row r="142" spans="5:18">
       <c r="L142" s="20"/>
       <c r="M142" s="17"/>
       <c r="N142" s="17"/>
       <c r="O142" s="17"/>
       <c r="P142" s="17"/>
       <c r="Q142" s="17"/>
       <c r="R142" s="17"/>
     </row>
-    <row r="143" spans="5:18" ht="21.6">
-      <c r="E143" s="119" t="s">
+    <row r="143" spans="5:18" ht="18">
+      <c r="E143" s="88" t="s">
         <v>61</v>
       </c>
-      <c r="F143" s="119"/>
-[...4 lines deleted...]
-      <c r="K143" s="119"/>
+      <c r="F143" s="88"/>
+      <c r="G143" s="88"/>
+      <c r="H143" s="88"/>
+      <c r="I143" s="88"/>
+      <c r="J143" s="88"/>
+      <c r="K143" s="88"/>
       <c r="L143" s="20"/>
       <c r="M143" s="17"/>
       <c r="N143" s="17"/>
       <c r="O143" s="17"/>
       <c r="P143" s="17"/>
       <c r="Q143" s="17"/>
       <c r="R143" s="17"/>
     </row>
     <row r="144" spans="5:18" ht="15" thickBot="1">
       <c r="L144" s="33"/>
     </row>
     <row r="145" spans="5:12" ht="27" customHeight="1" thickBot="1">
       <c r="E145" s="34"/>
-      <c r="F145" s="125" t="s">
+      <c r="F145" s="112" t="s">
         <v>62</v>
       </c>
-      <c r="G145" s="126"/>
-[...3 lines deleted...]
-      <c r="K145" s="127"/>
+      <c r="G145" s="113"/>
+      <c r="H145" s="113"/>
+      <c r="I145" s="113"/>
+      <c r="J145" s="113"/>
+      <c r="K145" s="114"/>
       <c r="L145" s="23"/>
     </row>
-    <row r="146" spans="5:12" ht="16.8" thickBot="1">
-      <c r="E146" s="105" t="s">
+    <row r="146" spans="5:12" ht="15" thickBot="1">
+      <c r="E146" s="92" t="s">
         <v>36</v>
       </c>
-      <c r="F146" s="121" t="s">
+      <c r="F146" s="115" t="s">
         <v>37</v>
       </c>
-      <c r="G146" s="121" t="s">
+      <c r="G146" s="115" t="s">
         <v>38</v>
       </c>
-      <c r="H146" s="123" t="s">
+      <c r="H146" s="121" t="s">
         <v>39</v>
       </c>
-      <c r="I146" s="125" t="s">
+      <c r="I146" s="112" t="s">
         <v>40</v>
       </c>
-      <c r="J146" s="126"/>
-      <c r="K146" s="127"/>
+      <c r="J146" s="113"/>
+      <c r="K146" s="114"/>
       <c r="L146" s="24"/>
     </row>
-    <row r="147" spans="5:12" ht="16.8" thickBot="1">
-[...3 lines deleted...]
-      <c r="H147" s="124"/>
+    <row r="147" spans="5:12" ht="15" thickBot="1">
+      <c r="E147" s="93"/>
+      <c r="F147" s="116"/>
+      <c r="G147" s="116"/>
+      <c r="H147" s="122"/>
       <c r="I147" s="9" t="s">
         <v>37</v>
       </c>
       <c r="J147" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K147" s="6" t="s">
         <v>39</v>
       </c>
       <c r="L147" s="24"/>
     </row>
-    <row r="148" spans="5:12" ht="16.8" thickBot="1">
+    <row r="148" spans="5:12" ht="15" thickBot="1">
       <c r="E148" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F148" s="12"/>
       <c r="G148" s="12"/>
       <c r="H148" s="13">
         <f>+SUM(F148:G148)</f>
         <v>0</v>
       </c>
       <c r="I148" s="12"/>
       <c r="J148" s="12"/>
       <c r="K148" s="13">
         <f>+SUM(I148:J148)</f>
         <v>0</v>
       </c>
       <c r="L148" s="20"/>
     </row>
-    <row r="149" spans="5:12" ht="16.8" thickBot="1">
+    <row r="149" spans="5:12" ht="15" thickBot="1">
       <c r="E149" s="11" t="s">
         <v>44</v>
       </c>
       <c r="F149" s="12"/>
       <c r="G149" s="12"/>
       <c r="H149" s="13">
         <f>+SUM(F149:G149)</f>
         <v>0</v>
       </c>
       <c r="I149" s="12"/>
       <c r="J149" s="12"/>
       <c r="K149" s="13">
         <f>+SUM(I149:J149)</f>
         <v>0</v>
       </c>
       <c r="L149" s="20"/>
     </row>
-    <row r="150" spans="5:12" ht="16.8" thickBot="1">
+    <row r="150" spans="5:12" ht="15" thickBot="1">
       <c r="E150" s="11" t="s">
         <v>50</v>
       </c>
       <c r="F150" s="12"/>
       <c r="G150" s="12"/>
       <c r="H150" s="13">
         <f>+SUM(F150:G150)</f>
         <v>0</v>
       </c>
       <c r="I150" s="12"/>
       <c r="J150" s="12"/>
       <c r="K150" s="13">
         <f>+SUM(I150:J150)</f>
         <v>0</v>
       </c>
       <c r="L150" s="20"/>
     </row>
-    <row r="151" spans="5:12" ht="16.8" thickBot="1">
+    <row r="151" spans="5:12" ht="15" thickBot="1">
       <c r="E151" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F151" s="12"/>
       <c r="G151" s="12"/>
       <c r="H151" s="13">
         <f>+SUM(F151:G151)</f>
         <v>0</v>
       </c>
       <c r="I151" s="12"/>
       <c r="J151" s="12"/>
       <c r="K151" s="13">
         <f>+SUM(I151:J151)</f>
         <v>0</v>
       </c>
       <c r="L151" s="20"/>
     </row>
-    <row r="152" spans="5:12" ht="16.8" thickBot="1">
+    <row r="152" spans="5:12" ht="15" thickBot="1">
       <c r="E152" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F152" s="13">
         <f t="shared" ref="F152:K152" si="22">+SUM(F148:F151)</f>
         <v>0</v>
       </c>
       <c r="G152" s="13">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="H152" s="51">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="I152" s="13">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="J152" s="13">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="K152" s="51">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="L152" s="20"/>
     </row>
-    <row r="153" spans="5:12" ht="16.2">
+    <row r="153" spans="5:12">
       <c r="E153" s="50"/>
       <c r="F153" s="17"/>
       <c r="G153" s="17"/>
       <c r="H153" s="17"/>
       <c r="I153" s="17"/>
       <c r="J153" s="17"/>
       <c r="K153" s="17"/>
       <c r="L153" s="20"/>
     </row>
-    <row r="154" spans="5:12" ht="16.2">
+    <row r="154" spans="5:12">
       <c r="E154" s="50"/>
       <c r="F154" s="17"/>
       <c r="G154" s="17"/>
       <c r="H154" s="17"/>
       <c r="I154" s="17"/>
       <c r="J154" s="17"/>
       <c r="K154" s="17"/>
       <c r="L154" s="20"/>
     </row>
-    <row r="155" spans="5:12" ht="16.2">
+    <row r="155" spans="5:12">
       <c r="E155" s="50"/>
       <c r="F155" s="17"/>
       <c r="G155" s="17"/>
       <c r="H155" s="17"/>
       <c r="I155" s="17"/>
       <c r="J155" s="17"/>
       <c r="K155" s="17"/>
       <c r="L155" s="20"/>
     </row>
-    <row r="156" spans="5:12" ht="21.6">
-      <c r="E156" s="119" t="s">
+    <row r="156" spans="5:12" ht="18">
+      <c r="E156" s="88" t="s">
         <v>92</v>
       </c>
-      <c r="F156" s="119"/>
-[...4 lines deleted...]
-      <c r="K156" s="119"/>
+      <c r="F156" s="88"/>
+      <c r="G156" s="88"/>
+      <c r="H156" s="88"/>
+      <c r="I156" s="88"/>
+      <c r="J156" s="88"/>
+      <c r="K156" s="88"/>
       <c r="L156" s="20"/>
     </row>
-    <row r="157" spans="5:12" ht="16.8" thickBot="1">
+    <row r="157" spans="5:12" ht="15" thickBot="1">
       <c r="L157" s="20"/>
     </row>
-    <row r="158" spans="5:12" ht="16.8" thickBot="1">
+    <row r="158" spans="5:12" ht="15" thickBot="1">
       <c r="E158" s="34"/>
-      <c r="F158" s="177" t="s">
+      <c r="F158" s="89" t="s">
         <v>97</v>
       </c>
-      <c r="G158" s="178"/>
-[...3 lines deleted...]
-      <c r="K158" s="179"/>
+      <c r="G158" s="90"/>
+      <c r="H158" s="90"/>
+      <c r="I158" s="90"/>
+      <c r="J158" s="90"/>
+      <c r="K158" s="91"/>
       <c r="L158" s="20"/>
     </row>
-    <row r="159" spans="5:12" ht="16.8" thickBot="1">
-      <c r="E159" s="105" t="s">
+    <row r="159" spans="5:12" ht="15" thickBot="1">
+      <c r="E159" s="92" t="s">
         <v>36</v>
       </c>
-      <c r="F159" s="133" t="s">
+      <c r="F159" s="94" t="s">
         <v>37</v>
       </c>
-      <c r="G159" s="133" t="s">
+      <c r="G159" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="H159" s="180" t="s">
+      <c r="H159" s="96" t="s">
         <v>39</v>
       </c>
-      <c r="I159" s="177" t="s">
+      <c r="I159" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="J159" s="178"/>
-      <c r="K159" s="179"/>
+      <c r="J159" s="90"/>
+      <c r="K159" s="91"/>
       <c r="L159" s="20"/>
     </row>
-    <row r="160" spans="5:12" ht="16.8" thickBot="1">
-[...3 lines deleted...]
-      <c r="H160" s="181"/>
+    <row r="160" spans="5:12" ht="15" thickBot="1">
+      <c r="E160" s="93"/>
+      <c r="F160" s="95"/>
+      <c r="G160" s="95"/>
+      <c r="H160" s="97"/>
       <c r="I160" s="25" t="s">
         <v>37</v>
       </c>
       <c r="J160" s="25" t="s">
         <v>38</v>
       </c>
       <c r="K160" s="25" t="s">
         <v>39</v>
       </c>
       <c r="L160" s="20"/>
     </row>
-    <row r="161" spans="5:12" ht="16.8" thickBot="1">
+    <row r="161" spans="5:12" ht="15" thickBot="1">
       <c r="E161" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F161" s="12"/>
       <c r="G161" s="12"/>
       <c r="H161" s="13">
         <f>+SUM(F161:G161)</f>
         <v>0</v>
       </c>
       <c r="I161" s="12"/>
       <c r="J161" s="12"/>
       <c r="K161" s="13">
         <f>+SUM(I161:J161)</f>
         <v>0</v>
       </c>
       <c r="L161" s="20"/>
     </row>
-    <row r="162" spans="5:12" ht="16.8" thickBot="1">
+    <row r="162" spans="5:12" ht="15" thickBot="1">
       <c r="E162" s="11" t="s">
         <v>44</v>
       </c>
       <c r="F162" s="12"/>
       <c r="G162" s="12"/>
       <c r="H162" s="13">
         <f>+SUM(F162:G162)</f>
         <v>0</v>
       </c>
       <c r="I162" s="12"/>
       <c r="J162" s="12"/>
       <c r="K162" s="13">
         <f>+SUM(I162:J162)</f>
         <v>0</v>
       </c>
       <c r="L162" s="20"/>
     </row>
-    <row r="163" spans="5:12" ht="16.8" thickBot="1">
+    <row r="163" spans="5:12" ht="15" thickBot="1">
       <c r="E163" s="11" t="s">
         <v>50</v>
       </c>
       <c r="F163" s="12"/>
       <c r="G163" s="12"/>
       <c r="H163" s="13">
         <f>+SUM(F163:G163)</f>
         <v>0</v>
       </c>
       <c r="I163" s="12"/>
       <c r="J163" s="12"/>
       <c r="K163" s="13">
         <f>+SUM(I163:J163)</f>
         <v>0</v>
       </c>
       <c r="L163" s="20"/>
     </row>
-    <row r="164" spans="5:12" ht="16.8" thickBot="1">
+    <row r="164" spans="5:12" ht="15" thickBot="1">
       <c r="E164" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F164" s="12"/>
       <c r="G164" s="12"/>
       <c r="H164" s="13">
         <f>+SUM(F164:G164)</f>
         <v>0</v>
       </c>
       <c r="I164" s="12"/>
       <c r="J164" s="12"/>
       <c r="K164" s="13">
         <f>+SUM(I164:J164)</f>
         <v>0</v>
       </c>
       <c r="L164" s="20"/>
     </row>
-    <row r="165" spans="5:12" ht="16.8" thickBot="1">
+    <row r="165" spans="5:12" ht="15" thickBot="1">
       <c r="E165" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F165" s="13">
         <f t="shared" ref="F165:K165" si="23">+SUM(F161:F164)</f>
         <v>0</v>
       </c>
       <c r="G165" s="13">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="H165" s="58">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="I165" s="13">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="J165" s="13">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="K165" s="58">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="L165" s="20"/>
     </row>
-    <row r="166" spans="5:12" ht="16.2">
+    <row r="166" spans="5:12">
       <c r="E166" s="50"/>
       <c r="F166" s="17"/>
       <c r="G166" s="17"/>
       <c r="H166" s="17"/>
       <c r="I166" s="17"/>
       <c r="J166" s="17"/>
       <c r="K166" s="17"/>
       <c r="L166" s="20"/>
     </row>
-    <row r="167" spans="5:12" ht="16.2">
+    <row r="167" spans="5:12">
       <c r="E167" s="50"/>
       <c r="F167" s="17"/>
       <c r="G167" s="17"/>
       <c r="H167" s="17"/>
       <c r="I167" s="17"/>
       <c r="J167" s="17"/>
       <c r="K167" s="17"/>
       <c r="L167" s="20"/>
     </row>
-    <row r="168" spans="5:12" ht="16.2">
+    <row r="168" spans="5:12">
       <c r="E168" s="50"/>
       <c r="F168" s="17"/>
       <c r="G168" s="17"/>
       <c r="H168" s="17"/>
       <c r="I168" s="17"/>
       <c r="J168" s="17"/>
       <c r="K168" s="17"/>
       <c r="L168" s="20"/>
     </row>
-    <row r="169" spans="5:12" ht="21.6">
-      <c r="E169" s="119" t="s">
+    <row r="169" spans="5:12" ht="18">
+      <c r="E169" s="88" t="s">
         <v>93</v>
       </c>
-      <c r="F169" s="119"/>
-[...4 lines deleted...]
-      <c r="K169" s="119"/>
+      <c r="F169" s="88"/>
+      <c r="G169" s="88"/>
+      <c r="H169" s="88"/>
+      <c r="I169" s="88"/>
+      <c r="J169" s="88"/>
+      <c r="K169" s="88"/>
       <c r="L169" s="20"/>
     </row>
-    <row r="170" spans="5:12" ht="16.8" thickBot="1">
+    <row r="170" spans="5:12" ht="15" thickBot="1">
       <c r="E170" s="50"/>
       <c r="F170" s="17"/>
       <c r="G170" s="17"/>
       <c r="H170" s="17"/>
       <c r="I170" s="17"/>
       <c r="J170" s="17"/>
       <c r="K170" s="17"/>
       <c r="L170" s="20"/>
     </row>
     <row r="171" spans="5:12" ht="15.75" customHeight="1" thickBot="1">
       <c r="E171" s="34"/>
-      <c r="F171" s="111" t="s">
+      <c r="F171" s="106" t="s">
         <v>93</v>
       </c>
-      <c r="G171" s="112"/>
-[...3 lines deleted...]
-      <c r="K171" s="113"/>
+      <c r="G171" s="107"/>
+      <c r="H171" s="107"/>
+      <c r="I171" s="107"/>
+      <c r="J171" s="107"/>
+      <c r="K171" s="108"/>
       <c r="L171" s="20"/>
     </row>
-    <row r="172" spans="5:12" ht="33" thickBot="1">
+    <row r="172" spans="5:12" ht="29.4" thickBot="1">
       <c r="E172" s="60" t="s">
         <v>96</v>
       </c>
-      <c r="F172" s="114"/>
-[...4 lines deleted...]
-      <c r="K172" s="116"/>
+      <c r="F172" s="109"/>
+      <c r="G172" s="110"/>
+      <c r="H172" s="110"/>
+      <c r="I172" s="110"/>
+      <c r="J172" s="110"/>
+      <c r="K172" s="111"/>
       <c r="L172" s="20"/>
     </row>
     <row r="173" spans="5:12" ht="15.75" customHeight="1" thickBot="1">
-      <c r="E173" s="105" t="s">
+      <c r="E173" s="92" t="s">
         <v>36</v>
       </c>
-      <c r="F173" s="107" t="s">
+      <c r="F173" s="149" t="s">
         <v>37</v>
       </c>
-      <c r="G173" s="107" t="s">
+      <c r="G173" s="149" t="s">
         <v>38</v>
       </c>
-      <c r="H173" s="109" t="s">
+      <c r="H173" s="104" t="s">
         <v>39</v>
       </c>
-      <c r="I173" s="111" t="s">
+      <c r="I173" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="J173" s="112"/>
-      <c r="K173" s="113"/>
+      <c r="J173" s="107"/>
+      <c r="K173" s="108"/>
       <c r="L173" s="20"/>
     </row>
-    <row r="174" spans="5:12" ht="16.8" thickBot="1">
-[...3 lines deleted...]
-      <c r="H174" s="110"/>
+    <row r="174" spans="5:12" ht="15" thickBot="1">
+      <c r="E174" s="93"/>
+      <c r="F174" s="150"/>
+      <c r="G174" s="150"/>
+      <c r="H174" s="105"/>
       <c r="I174" s="64" t="s">
         <v>37</v>
       </c>
       <c r="J174" s="64" t="s">
         <v>38</v>
       </c>
       <c r="K174" s="62" t="s">
         <v>39</v>
       </c>
       <c r="L174" s="20"/>
     </row>
-    <row r="175" spans="5:12" ht="16.8" thickBot="1">
+    <row r="175" spans="5:12" ht="15" thickBot="1">
       <c r="E175" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F175" s="12"/>
       <c r="G175" s="12"/>
       <c r="H175" s="13">
         <f>+SUM(F175:G175)</f>
         <v>0</v>
       </c>
       <c r="I175" s="12"/>
       <c r="J175" s="12"/>
       <c r="K175" s="13">
         <f>+SUM(I175:J175)</f>
         <v>0</v>
       </c>
       <c r="L175" s="20"/>
     </row>
-    <row r="176" spans="5:12" ht="16.8" thickBot="1">
+    <row r="176" spans="5:12" ht="15" thickBot="1">
       <c r="E176" s="11" t="s">
         <v>44</v>
       </c>
       <c r="F176" s="12"/>
       <c r="G176" s="12"/>
       <c r="H176" s="13">
         <f>+SUM(F176:G176)</f>
         <v>0</v>
       </c>
       <c r="I176" s="12"/>
       <c r="J176" s="12"/>
       <c r="K176" s="13">
         <f>+SUM(I176:J176)</f>
         <v>0</v>
       </c>
       <c r="L176" s="20"/>
     </row>
-    <row r="177" spans="5:12" ht="16.8" thickBot="1">
+    <row r="177" spans="5:12" ht="15" thickBot="1">
       <c r="E177" s="11" t="s">
         <v>50</v>
       </c>
       <c r="F177" s="12"/>
       <c r="G177" s="12"/>
       <c r="H177" s="13">
         <f>+SUM(F177:G177)</f>
         <v>0</v>
       </c>
       <c r="I177" s="12"/>
       <c r="J177" s="12"/>
       <c r="K177" s="13">
         <f>+SUM(I177:J177)</f>
         <v>0</v>
       </c>
       <c r="L177" s="20"/>
     </row>
-    <row r="178" spans="5:12" ht="16.8" thickBot="1">
+    <row r="178" spans="5:12" ht="15" thickBot="1">
       <c r="E178" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F178" s="12"/>
       <c r="G178" s="12"/>
       <c r="H178" s="13">
         <f>+SUM(F178:G178)</f>
         <v>0</v>
       </c>
       <c r="I178" s="12"/>
       <c r="J178" s="12"/>
       <c r="K178" s="13">
         <f>+SUM(I178:J178)</f>
         <v>0</v>
       </c>
       <c r="L178" s="20"/>
     </row>
-    <row r="179" spans="5:12" ht="16.8" thickBot="1">
+    <row r="179" spans="5:12" ht="15" thickBot="1">
       <c r="E179" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F179" s="13">
         <f t="shared" ref="F179:K179" si="24">+SUM(F175:F178)</f>
         <v>0</v>
       </c>
       <c r="G179" s="13">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="H179" s="63">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="I179" s="13">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J179" s="13">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="K179" s="63">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="L179" s="20"/>
     </row>
-    <row r="180" spans="5:12" ht="16.2">
+    <row r="180" spans="5:12">
       <c r="E180" s="50"/>
       <c r="F180" s="17"/>
       <c r="G180" s="17"/>
       <c r="H180" s="17"/>
       <c r="I180" s="17"/>
       <c r="J180" s="17"/>
       <c r="K180" s="17"/>
       <c r="L180" s="20"/>
     </row>
-    <row r="181" spans="5:12" ht="16.2">
+    <row r="181" spans="5:12">
       <c r="E181" s="50"/>
       <c r="F181" s="17"/>
       <c r="G181" s="17"/>
       <c r="H181" s="17"/>
       <c r="I181" s="17"/>
       <c r="J181" s="17"/>
       <c r="K181" s="17"/>
       <c r="L181" s="20"/>
     </row>
-    <row r="182" spans="5:12" ht="16.8" thickBot="1">
+    <row r="182" spans="5:12" ht="15" thickBot="1">
       <c r="E182" s="50"/>
       <c r="F182" s="17"/>
       <c r="G182" s="17"/>
       <c r="H182" s="17"/>
       <c r="I182" s="17"/>
       <c r="J182" s="17"/>
       <c r="K182" s="17"/>
       <c r="L182" s="20"/>
     </row>
     <row r="183" spans="5:12" ht="15.75" customHeight="1" thickBot="1">
       <c r="E183" s="34"/>
-      <c r="F183" s="111" t="s">
+      <c r="F183" s="106" t="s">
         <v>93</v>
       </c>
-      <c r="G183" s="112"/>
-[...3 lines deleted...]
-      <c r="K183" s="113"/>
+      <c r="G183" s="107"/>
+      <c r="H183" s="107"/>
+      <c r="I183" s="107"/>
+      <c r="J183" s="107"/>
+      <c r="K183" s="108"/>
       <c r="L183" s="20"/>
     </row>
-    <row r="184" spans="5:12" ht="33" thickBot="1">
+    <row r="184" spans="5:12" ht="29.4" thickBot="1">
       <c r="E184" s="60" t="s">
         <v>96</v>
       </c>
-      <c r="F184" s="114"/>
-[...4 lines deleted...]
-      <c r="K184" s="116"/>
+      <c r="F184" s="109"/>
+      <c r="G184" s="110"/>
+      <c r="H184" s="110"/>
+      <c r="I184" s="110"/>
+      <c r="J184" s="110"/>
+      <c r="K184" s="111"/>
       <c r="L184" s="20"/>
     </row>
-    <row r="185" spans="5:12" ht="16.8" thickBot="1">
-      <c r="E185" s="105" t="s">
+    <row r="185" spans="5:12" ht="15" thickBot="1">
+      <c r="E185" s="92" t="s">
         <v>36</v>
       </c>
-      <c r="F185" s="107" t="s">
+      <c r="F185" s="149" t="s">
         <v>37</v>
       </c>
-      <c r="G185" s="107" t="s">
+      <c r="G185" s="149" t="s">
         <v>38</v>
       </c>
-      <c r="H185" s="109" t="s">
+      <c r="H185" s="104" t="s">
         <v>39</v>
       </c>
-      <c r="I185" s="111" t="s">
+      <c r="I185" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="J185" s="112"/>
-      <c r="K185" s="113"/>
+      <c r="J185" s="107"/>
+      <c r="K185" s="108"/>
       <c r="L185" s="20"/>
     </row>
-    <row r="186" spans="5:12" ht="16.8" thickBot="1">
-[...3 lines deleted...]
-      <c r="H186" s="110"/>
+    <row r="186" spans="5:12" ht="15" thickBot="1">
+      <c r="E186" s="93"/>
+      <c r="F186" s="150"/>
+      <c r="G186" s="150"/>
+      <c r="H186" s="105"/>
       <c r="I186" s="64" t="s">
         <v>37</v>
       </c>
       <c r="J186" s="64" t="s">
         <v>38</v>
       </c>
       <c r="K186" s="62" t="s">
         <v>39</v>
       </c>
       <c r="L186" s="20"/>
     </row>
-    <row r="187" spans="5:12" ht="16.8" thickBot="1">
+    <row r="187" spans="5:12" ht="15" thickBot="1">
       <c r="E187" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F187" s="12"/>
       <c r="G187" s="12"/>
       <c r="H187" s="13">
         <f>+SUM(F187:G187)</f>
         <v>0</v>
       </c>
       <c r="I187" s="12"/>
       <c r="J187" s="12"/>
       <c r="K187" s="13">
         <f>+SUM(I187:J187)</f>
         <v>0</v>
       </c>
       <c r="L187" s="20"/>
     </row>
-    <row r="188" spans="5:12" ht="16.8" thickBot="1">
+    <row r="188" spans="5:12" ht="15" thickBot="1">
       <c r="E188" s="11" t="s">
         <v>44</v>
       </c>
       <c r="F188" s="12"/>
       <c r="G188" s="12"/>
       <c r="H188" s="13">
         <f>+SUM(F188:G188)</f>
         <v>0</v>
       </c>
       <c r="I188" s="12"/>
       <c r="J188" s="12"/>
       <c r="K188" s="13">
         <f>+SUM(I188:J188)</f>
         <v>0</v>
       </c>
       <c r="L188" s="20"/>
     </row>
-    <row r="189" spans="5:12" ht="16.8" thickBot="1">
+    <row r="189" spans="5:12" ht="15" thickBot="1">
       <c r="E189" s="11" t="s">
         <v>50</v>
       </c>
       <c r="F189" s="12"/>
       <c r="G189" s="12"/>
       <c r="H189" s="13">
         <f>+SUM(F189:G189)</f>
         <v>0</v>
       </c>
       <c r="I189" s="12"/>
       <c r="J189" s="12"/>
       <c r="K189" s="13">
         <f>+SUM(I189:J189)</f>
         <v>0</v>
       </c>
       <c r="L189" s="20"/>
     </row>
-    <row r="190" spans="5:12" ht="16.8" thickBot="1">
+    <row r="190" spans="5:12" ht="15" thickBot="1">
       <c r="E190" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F190" s="12"/>
       <c r="G190" s="12"/>
       <c r="H190" s="13">
         <f>+SUM(F190:G190)</f>
         <v>0</v>
       </c>
       <c r="I190" s="12"/>
       <c r="J190" s="12"/>
       <c r="K190" s="13">
         <f>+SUM(I190:J190)</f>
         <v>0</v>
       </c>
       <c r="L190" s="20"/>
     </row>
-    <row r="191" spans="5:12" ht="16.8" thickBot="1">
+    <row r="191" spans="5:12" ht="15" thickBot="1">
       <c r="E191" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F191" s="13">
         <f t="shared" ref="F191:K191" si="25">+SUM(F187:F190)</f>
         <v>0</v>
       </c>
       <c r="G191" s="13">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="H191" s="63">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="I191" s="13">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="J191" s="13">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="K191" s="63">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="L191" s="20"/>
     </row>
-    <row r="192" spans="5:12" ht="16.2">
+    <row r="192" spans="5:12">
       <c r="E192" s="50"/>
       <c r="F192" s="17"/>
       <c r="G192" s="17"/>
       <c r="H192" s="17"/>
       <c r="I192" s="17"/>
       <c r="J192" s="17"/>
       <c r="K192" s="17"/>
       <c r="L192" s="20"/>
     </row>
-    <row r="193" spans="5:16" ht="16.2">
+    <row r="193" spans="5:16">
       <c r="E193" s="50"/>
       <c r="F193" s="17"/>
       <c r="G193" s="17"/>
       <c r="H193" s="17"/>
       <c r="I193" s="17"/>
       <c r="J193" s="17"/>
       <c r="K193" s="17"/>
       <c r="L193" s="20"/>
     </row>
-    <row r="194" spans="5:16" ht="16.8" thickBot="1">
+    <row r="194" spans="5:16" ht="15" thickBot="1">
       <c r="E194" s="50"/>
       <c r="F194" s="17"/>
       <c r="G194" s="17"/>
       <c r="H194" s="17"/>
       <c r="I194" s="17"/>
       <c r="J194" s="17"/>
       <c r="K194" s="17"/>
       <c r="L194" s="20"/>
     </row>
     <row r="195" spans="5:16" ht="15" customHeight="1" thickBot="1">
       <c r="E195" s="34"/>
-      <c r="F195" s="111" t="s">
+      <c r="F195" s="106" t="s">
         <v>93</v>
       </c>
-      <c r="G195" s="112"/>
-[...3 lines deleted...]
-      <c r="K195" s="113"/>
+      <c r="G195" s="107"/>
+      <c r="H195" s="107"/>
+      <c r="I195" s="107"/>
+      <c r="J195" s="107"/>
+      <c r="K195" s="108"/>
       <c r="L195" s="20"/>
     </row>
-    <row r="196" spans="5:16" ht="33" thickBot="1">
+    <row r="196" spans="5:16" ht="29.4" thickBot="1">
       <c r="E196" s="60" t="s">
         <v>96</v>
       </c>
-      <c r="F196" s="114"/>
-[...4 lines deleted...]
-      <c r="K196" s="116"/>
+      <c r="F196" s="109"/>
+      <c r="G196" s="110"/>
+      <c r="H196" s="110"/>
+      <c r="I196" s="110"/>
+      <c r="J196" s="110"/>
+      <c r="K196" s="111"/>
       <c r="L196" s="20"/>
     </row>
-    <row r="197" spans="5:16" ht="16.8" thickBot="1">
-      <c r="E197" s="105" t="s">
+    <row r="197" spans="5:16" ht="15" thickBot="1">
+      <c r="E197" s="92" t="s">
         <v>36</v>
       </c>
-      <c r="F197" s="107" t="s">
+      <c r="F197" s="149" t="s">
         <v>37</v>
       </c>
-      <c r="G197" s="107" t="s">
+      <c r="G197" s="149" t="s">
         <v>38</v>
       </c>
-      <c r="H197" s="109" t="s">
+      <c r="H197" s="104" t="s">
         <v>39</v>
       </c>
-      <c r="I197" s="111" t="s">
+      <c r="I197" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="J197" s="112"/>
-      <c r="K197" s="113"/>
+      <c r="J197" s="107"/>
+      <c r="K197" s="108"/>
       <c r="L197" s="20"/>
     </row>
-    <row r="198" spans="5:16" ht="16.8" thickBot="1">
-[...3 lines deleted...]
-      <c r="H198" s="110"/>
+    <row r="198" spans="5:16" ht="15" thickBot="1">
+      <c r="E198" s="93"/>
+      <c r="F198" s="150"/>
+      <c r="G198" s="150"/>
+      <c r="H198" s="105"/>
       <c r="I198" s="64" t="s">
         <v>37</v>
       </c>
       <c r="J198" s="64" t="s">
         <v>38</v>
       </c>
       <c r="K198" s="62" t="s">
         <v>39</v>
       </c>
       <c r="L198" s="20"/>
     </row>
-    <row r="199" spans="5:16" ht="16.8" thickBot="1">
+    <row r="199" spans="5:16" ht="15" thickBot="1">
       <c r="E199" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F199" s="12"/>
       <c r="G199" s="12"/>
       <c r="H199" s="13">
         <f>+SUM(F199:G199)</f>
         <v>0</v>
       </c>
       <c r="I199" s="12"/>
       <c r="J199" s="12"/>
       <c r="K199" s="13">
         <f>+SUM(I199:J199)</f>
         <v>0</v>
       </c>
       <c r="L199" s="20"/>
     </row>
-    <row r="200" spans="5:16" ht="16.8" thickBot="1">
+    <row r="200" spans="5:16" ht="15" thickBot="1">
       <c r="E200" s="11" t="s">
         <v>44</v>
       </c>
       <c r="F200" s="12"/>
       <c r="G200" s="12"/>
       <c r="H200" s="13">
         <f>+SUM(F200:G200)</f>
         <v>0</v>
       </c>
       <c r="I200" s="12"/>
       <c r="J200" s="12"/>
       <c r="K200" s="13">
         <f>+SUM(I200:J200)</f>
         <v>0</v>
       </c>
       <c r="L200" s="20"/>
     </row>
-    <row r="201" spans="5:16" ht="16.8" thickBot="1">
+    <row r="201" spans="5:16" ht="15" thickBot="1">
       <c r="E201" s="11" t="s">
         <v>50</v>
       </c>
       <c r="F201" s="12"/>
       <c r="G201" s="12"/>
       <c r="H201" s="13">
         <f>+SUM(F201:G201)</f>
         <v>0</v>
       </c>
       <c r="I201" s="12"/>
       <c r="J201" s="12"/>
       <c r="K201" s="13">
         <f>+SUM(I201:J201)</f>
         <v>0</v>
       </c>
       <c r="L201" s="20"/>
     </row>
-    <row r="202" spans="5:16" ht="16.8" thickBot="1">
+    <row r="202" spans="5:16" ht="15" thickBot="1">
       <c r="E202" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F202" s="12"/>
       <c r="G202" s="12"/>
       <c r="H202" s="13">
         <f>+SUM(F202:G202)</f>
         <v>0</v>
       </c>
       <c r="I202" s="12"/>
       <c r="J202" s="12"/>
       <c r="K202" s="13">
         <f>+SUM(I202:J202)</f>
         <v>0</v>
       </c>
       <c r="L202" s="20"/>
     </row>
-    <row r="203" spans="5:16" ht="16.8" thickBot="1">
+    <row r="203" spans="5:16" ht="15" thickBot="1">
       <c r="E203" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F203" s="13">
         <f t="shared" ref="F203:K203" si="26">+SUM(F199:F202)</f>
         <v>0</v>
       </c>
       <c r="G203" s="13">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="H203" s="63">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="I203" s="13">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="J203" s="13">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="K203" s="63">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="L203" s="20"/>
     </row>
-    <row r="204" spans="5:16" ht="16.2">
+    <row r="204" spans="5:16">
       <c r="E204" s="50"/>
       <c r="F204" s="17"/>
       <c r="G204" s="17"/>
       <c r="H204" s="17"/>
       <c r="I204" s="17"/>
       <c r="J204" s="17"/>
       <c r="K204" s="17"/>
       <c r="L204" s="20"/>
     </row>
-    <row r="205" spans="5:16" ht="16.2">
+    <row r="205" spans="5:16">
       <c r="E205" s="50"/>
       <c r="F205" s="17"/>
       <c r="G205" s="17"/>
       <c r="H205" s="17"/>
       <c r="I205" s="17"/>
       <c r="J205" s="17"/>
       <c r="K205" s="17"/>
       <c r="L205" s="20"/>
     </row>
-    <row r="206" spans="5:16" ht="16.2">
+    <row r="206" spans="5:16">
       <c r="E206" s="50"/>
       <c r="F206" s="17"/>
       <c r="G206" s="17"/>
       <c r="H206" s="17"/>
       <c r="I206" s="17"/>
       <c r="J206" s="17"/>
       <c r="K206" s="17"/>
       <c r="L206" s="20"/>
     </row>
-    <row r="207" spans="5:16" ht="21.6">
-      <c r="E207" s="79" t="s">
+    <row r="207" spans="5:16" ht="18">
+      <c r="E207" s="148" t="s">
         <v>94</v>
       </c>
-      <c r="F207" s="79"/>
-[...11 lines deleted...]
-    <row r="208" spans="5:16" ht="16.8" thickBot="1">
+      <c r="F207" s="148"/>
+      <c r="G207" s="148"/>
+      <c r="H207" s="148"/>
+      <c r="I207" s="148"/>
+      <c r="J207" s="148"/>
+      <c r="K207" s="148"/>
+      <c r="L207" s="148"/>
+      <c r="M207" s="148"/>
+      <c r="N207" s="148"/>
+      <c r="O207" s="148"/>
+      <c r="P207" s="148"/>
+    </row>
+    <row r="208" spans="5:16" ht="15" thickBot="1">
       <c r="E208" s="50"/>
       <c r="F208" s="17"/>
       <c r="G208" s="17"/>
       <c r="H208" s="17"/>
       <c r="I208" s="17"/>
       <c r="J208" s="17"/>
       <c r="K208" s="17"/>
       <c r="L208" s="20"/>
     </row>
     <row r="209" spans="5:31" ht="31.5" customHeight="1" thickBot="1">
-      <c r="E209" s="95" t="s">
+      <c r="E209" s="98" t="s">
         <v>87</v>
       </c>
-      <c r="F209" s="96"/>
-      <c r="G209" s="97"/>
+      <c r="F209" s="99"/>
+      <c r="G209" s="100"/>
       <c r="K209" s="17"/>
       <c r="L209" s="20"/>
     </row>
-    <row r="210" spans="5:31" ht="16.2">
-      <c r="E210" s="91" t="s">
+    <row r="210" spans="5:31">
+      <c r="E210" s="79" t="s">
         <v>37</v>
       </c>
-      <c r="F210" s="91" t="s">
+      <c r="F210" s="79" t="s">
         <v>38</v>
       </c>
-      <c r="G210" s="93" t="s">
+      <c r="G210" s="81" t="s">
         <v>39</v>
       </c>
       <c r="K210" s="17"/>
       <c r="L210" s="20"/>
     </row>
-    <row r="211" spans="5:31" ht="16.8" thickBot="1">
-[...2 lines deleted...]
-      <c r="G211" s="94"/>
+    <row r="211" spans="5:31" ht="15" thickBot="1">
+      <c r="E211" s="80"/>
+      <c r="F211" s="80"/>
+      <c r="G211" s="82"/>
       <c r="K211" s="17"/>
       <c r="L211" s="20"/>
     </row>
-    <row r="212" spans="5:31" ht="16.8" thickBot="1">
+    <row r="212" spans="5:31" ht="15" thickBot="1">
       <c r="E212" s="12"/>
       <c r="F212" s="12"/>
       <c r="G212" s="13">
         <f>+SUM(E212:F212)</f>
         <v>0</v>
       </c>
       <c r="K212" s="17"/>
       <c r="L212" s="20"/>
     </row>
-    <row r="213" spans="5:31" ht="16.8" thickBot="1">
+    <row r="213" spans="5:31" ht="15" thickBot="1">
       <c r="E213" s="13">
         <f t="shared" ref="E213:G213" si="27">+SUM(E212:E212)</f>
         <v>0</v>
       </c>
       <c r="F213" s="13">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="G213" s="59">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="K213" s="17"/>
       <c r="L213" s="20"/>
     </row>
-    <row r="214" spans="5:31" ht="16.2">
+    <row r="214" spans="5:31">
       <c r="E214" s="50"/>
       <c r="F214" s="17"/>
       <c r="G214" s="17"/>
       <c r="H214" s="17"/>
       <c r="I214" s="17"/>
       <c r="J214" s="17"/>
       <c r="K214" s="17"/>
       <c r="L214" s="20"/>
     </row>
-    <row r="215" spans="5:31" ht="16.2">
+    <row r="215" spans="5:31">
       <c r="E215" s="50"/>
       <c r="F215" s="17"/>
       <c r="G215" s="17"/>
       <c r="H215" s="17"/>
       <c r="I215" s="17"/>
       <c r="J215" s="17"/>
       <c r="K215" s="17"/>
       <c r="L215" s="20"/>
     </row>
-    <row r="216" spans="5:31" ht="22.2" thickBot="1">
+    <row r="216" spans="5:31" ht="18.600000000000001" thickBot="1">
       <c r="T216" s="61"/>
       <c r="U216" s="61"/>
       <c r="V216" s="61"/>
       <c r="W216" s="61"/>
       <c r="X216" s="61"/>
       <c r="Y216" s="61"/>
       <c r="Z216" s="61"/>
       <c r="AA216" s="61"/>
       <c r="AB216" s="61"/>
       <c r="AC216" s="61"/>
       <c r="AD216" s="61"/>
       <c r="AE216" s="61"/>
     </row>
     <row r="217" spans="5:31" ht="34.200000000000003" customHeight="1" thickBot="1">
-      <c r="E217" s="88" t="s">
+      <c r="E217" s="151" t="s">
         <v>63</v>
       </c>
-      <c r="F217" s="89"/>
-      <c r="G217" s="90"/>
+      <c r="F217" s="152"/>
+      <c r="G217" s="153"/>
       <c r="H217" s="49"/>
       <c r="I217" s="49"/>
       <c r="J217" s="49"/>
     </row>
     <row r="218" spans="5:31" ht="18.75" customHeight="1">
-      <c r="E218" s="82" t="s">
+      <c r="E218" s="134" t="s">
         <v>37</v>
       </c>
-      <c r="F218" s="82" t="s">
+      <c r="F218" s="134" t="s">
         <v>38</v>
       </c>
-      <c r="G218" s="154" t="s">
+      <c r="G218" s="136" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="219" spans="5:31" ht="31.5" customHeight="1" thickBot="1">
-      <c r="E219" s="85"/>
-[...1 lines deleted...]
-      <c r="G219" s="87"/>
+      <c r="E219" s="135"/>
+      <c r="F219" s="135"/>
+      <c r="G219" s="137"/>
       <c r="T219" s="49"/>
       <c r="U219" s="49"/>
       <c r="V219" s="49"/>
     </row>
     <row r="220" spans="5:31" ht="30" customHeight="1" thickBot="1">
       <c r="E220" s="12"/>
       <c r="F220" s="12"/>
       <c r="G220" s="13">
         <f>+SUM(E220:F220)</f>
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="5:31" ht="38.25" customHeight="1" thickBot="1">
       <c r="E221" s="13">
         <f t="shared" ref="E221:G221" si="28">+SUM(E220:E220)</f>
         <v>0</v>
       </c>
       <c r="F221" s="13">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
       <c r="G221" s="59">
         <f t="shared" si="28"/>
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="5:31" ht="15" thickBot="1"/>
     <row r="225" spans="5:26" ht="39.75" customHeight="1" thickBot="1">
-      <c r="E225" s="95" t="s">
+      <c r="E225" s="98" t="s">
         <v>88</v>
       </c>
-      <c r="F225" s="96"/>
-      <c r="G225" s="97"/>
+      <c r="F225" s="99"/>
+      <c r="G225" s="100"/>
     </row>
     <row r="226" spans="5:26">
-      <c r="E226" s="91" t="s">
+      <c r="E226" s="79" t="s">
         <v>37</v>
       </c>
-      <c r="F226" s="91" t="s">
+      <c r="F226" s="79" t="s">
         <v>38</v>
       </c>
-      <c r="G226" s="93" t="s">
+      <c r="G226" s="81" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="227" spans="5:26" ht="22.2" thickBot="1">
-[...2 lines deleted...]
-      <c r="G227" s="94"/>
+    <row r="227" spans="5:26" ht="18.600000000000001" thickBot="1">
+      <c r="E227" s="80"/>
+      <c r="F227" s="80"/>
+      <c r="G227" s="82"/>
       <c r="T227" s="61"/>
       <c r="U227" s="61"/>
       <c r="V227" s="61"/>
       <c r="W227" s="61"/>
       <c r="X227" s="61"/>
       <c r="Y227" s="61"/>
       <c r="Z227" s="61"/>
     </row>
-    <row r="228" spans="5:26" ht="16.8" thickBot="1">
+    <row r="228" spans="5:26" ht="15" thickBot="1">
       <c r="E228" s="12"/>
       <c r="F228" s="12"/>
       <c r="G228" s="13">
         <f>+SUM(E228:F228)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="229" spans="5:26" ht="16.8" thickBot="1">
+    <row r="229" spans="5:26" ht="15" thickBot="1">
       <c r="E229" s="13">
         <f t="shared" ref="E229:G229" si="29">+SUM(E228:E228)</f>
         <v>0</v>
       </c>
       <c r="F229" s="13">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="G229" s="59">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="5:26" ht="15" thickBot="1"/>
-    <row r="233" spans="5:26" ht="16.8" thickBot="1">
-      <c r="E233" s="95" t="s">
+    <row r="233" spans="5:26" ht="15" thickBot="1">
+      <c r="E233" s="98" t="s">
         <v>89</v>
       </c>
-      <c r="F233" s="96"/>
-[...6 lines deleted...]
-      <c r="E234" s="91" t="s">
+      <c r="F233" s="99"/>
+      <c r="G233" s="100"/>
+      <c r="I233" s="177"/>
+      <c r="J233" s="177"/>
+      <c r="K233" s="177"/>
+    </row>
+    <row r="234" spans="5:26">
+      <c r="E234" s="79" t="s">
         <v>37</v>
       </c>
-      <c r="F234" s="91" t="s">
+      <c r="F234" s="79" t="s">
         <v>38</v>
       </c>
-      <c r="G234" s="93" t="s">
+      <c r="G234" s="81" t="s">
         <v>39</v>
       </c>
       <c r="I234" s="72"/>
-      <c r="J234" s="80"/>
-[...5 lines deleted...]
-      <c r="G235" s="94"/>
+      <c r="J234" s="177"/>
+      <c r="K234" s="177"/>
+    </row>
+    <row r="235" spans="5:26" ht="15" thickBot="1">
+      <c r="E235" s="80"/>
+      <c r="F235" s="80"/>
+      <c r="G235" s="82"/>
       <c r="I235" s="72"/>
-      <c r="J235" s="80"/>
-[...2 lines deleted...]
-    <row r="236" spans="5:26" ht="16.8" thickBot="1">
+      <c r="J235" s="177"/>
+      <c r="K235" s="177"/>
+    </row>
+    <row r="236" spans="5:26" ht="15" thickBot="1">
       <c r="E236" s="12"/>
       <c r="F236" s="12"/>
       <c r="G236" s="13">
         <f>+SUM(E236:F236)</f>
         <v>0</v>
       </c>
       <c r="I236" s="72"/>
-      <c r="J236" s="80"/>
-[...2 lines deleted...]
-    <row r="237" spans="5:26" ht="16.8" thickBot="1">
+      <c r="J236" s="177"/>
+      <c r="K236" s="177"/>
+    </row>
+    <row r="237" spans="5:26" ht="15" thickBot="1">
       <c r="E237" s="13">
         <f t="shared" ref="E237:G237" si="30">+SUM(E236:E236)</f>
         <v>0</v>
       </c>
       <c r="F237" s="13">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
       <c r="G237" s="59">
         <f t="shared" si="30"/>
         <v>0</v>
       </c>
-      <c r="I237" s="80"/>
-[...1 lines deleted...]
-      <c r="K237" s="80"/>
+      <c r="I237" s="177"/>
+      <c r="J237" s="177"/>
+      <c r="K237" s="177"/>
     </row>
     <row r="238" spans="5:26">
-      <c r="I238" s="80"/>
-[...3 lines deleted...]
-    <row r="239" spans="5:26" ht="16.2">
+      <c r="I238" s="177"/>
+      <c r="J238" s="177"/>
+      <c r="K238" s="177"/>
+    </row>
+    <row r="239" spans="5:26">
       <c r="I239" s="71"/>
       <c r="J239" s="71"/>
       <c r="K239" s="17"/>
     </row>
     <row r="240" spans="5:26" ht="15.75" customHeight="1">
       <c r="H240" s="72"/>
     </row>
     <row r="241" spans="5:18" ht="15.75" customHeight="1" thickBot="1">
       <c r="R241" s="49"/>
     </row>
-    <row r="242" spans="5:18" ht="16.8" thickBot="1">
+    <row r="242" spans="5:18" ht="15" thickBot="1">
       <c r="E242" s="34"/>
-      <c r="F242" s="88" t="s">
+      <c r="F242" s="151" t="s">
         <v>108</v>
       </c>
-      <c r="G242" s="89"/>
-[...6 lines deleted...]
-      <c r="F243" s="83" t="s">
+      <c r="G242" s="152"/>
+      <c r="H242" s="152"/>
+      <c r="I242" s="152"/>
+      <c r="J242" s="153"/>
+    </row>
+    <row r="243" spans="5:18" ht="15" thickBot="1">
+      <c r="E243" s="178"/>
+      <c r="F243" s="179" t="s">
         <v>37</v>
       </c>
-      <c r="G243" s="81" t="s">
+      <c r="G243" s="178" t="s">
         <v>38</v>
       </c>
-      <c r="H243" s="86" t="s">
+      <c r="H243" s="181" t="s">
         <v>39</v>
       </c>
       <c r="I243" s="73" t="s">
         <v>91</v>
       </c>
       <c r="J243" s="12"/>
     </row>
-    <row r="244" spans="5:18" ht="16.8" thickBot="1">
-[...3 lines deleted...]
-      <c r="H244" s="87"/>
+    <row r="244" spans="5:18" ht="15" thickBot="1">
+      <c r="E244" s="134"/>
+      <c r="F244" s="180"/>
+      <c r="G244" s="135"/>
+      <c r="H244" s="137"/>
       <c r="I244" s="73" t="s">
         <v>91</v>
       </c>
       <c r="J244" s="12"/>
     </row>
-    <row r="245" spans="5:18" ht="16.8" thickBot="1">
+    <row r="245" spans="5:18" ht="15" thickBot="1">
       <c r="E245" s="77"/>
       <c r="F245" s="76"/>
       <c r="G245" s="12"/>
       <c r="H245" s="13">
         <f>+SUM(F245:G245)</f>
         <v>0</v>
       </c>
       <c r="I245" s="73" t="s">
         <v>91</v>
       </c>
       <c r="J245" s="12"/>
     </row>
-    <row r="246" spans="5:18" ht="16.8" thickBot="1">
+    <row r="246" spans="5:18" ht="15" thickBot="1">
       <c r="E246" s="77"/>
       <c r="F246" s="76"/>
       <c r="G246" s="12"/>
       <c r="H246" s="13">
         <f>+SUM(F246:G246)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="247" spans="5:18" ht="16.8" thickBot="1">
+    <row r="247" spans="5:18" ht="15" thickBot="1">
       <c r="E247" s="77"/>
       <c r="F247" s="76"/>
       <c r="G247" s="12"/>
       <c r="H247" s="13">
         <f>+SUM(F247:G247)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="248" spans="5:18" ht="16.8" thickBot="1">
+    <row r="248" spans="5:18" ht="15" thickBot="1">
       <c r="E248" s="15" t="s">
         <v>47</v>
       </c>
       <c r="F248" s="13">
         <f>+SUM(F245:F247)</f>
         <v>0</v>
       </c>
       <c r="G248" s="13">
         <f>+SUM(G245:G247)</f>
         <v>0</v>
       </c>
       <c r="H248" s="59">
         <f>+SUM(H245:H247)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="250" spans="5:18" ht="21.6">
-      <c r="E250" s="79" t="s">
+    <row r="250" spans="5:18" ht="18">
+      <c r="E250" s="148" t="s">
         <v>100</v>
       </c>
-      <c r="F250" s="79"/>
-[...9 lines deleted...]
-      <c r="P250" s="79"/>
+      <c r="F250" s="148"/>
+      <c r="G250" s="148"/>
+      <c r="H250" s="148"/>
+      <c r="I250" s="148"/>
+      <c r="J250" s="148"/>
+      <c r="K250" s="148"/>
+      <c r="L250" s="148"/>
+      <c r="M250" s="148"/>
+      <c r="N250" s="148"/>
+      <c r="O250" s="148"/>
+      <c r="P250" s="148"/>
     </row>
     <row r="251" spans="5:18" ht="15" thickBot="1"/>
     <row r="252" spans="5:18" ht="15.75" customHeight="1" thickBot="1">
-      <c r="E252" s="95" t="s">
+      <c r="E252" s="98" t="s">
         <v>101</v>
       </c>
-      <c r="F252" s="96"/>
-[...3 lines deleted...]
-      <c r="J252" s="97"/>
+      <c r="F252" s="99"/>
+      <c r="G252" s="99"/>
+      <c r="H252" s="99"/>
+      <c r="I252" s="99"/>
+      <c r="J252" s="100"/>
     </row>
     <row r="253" spans="5:18" ht="77.25" customHeight="1" thickBot="1">
       <c r="E253" s="65"/>
       <c r="F253" s="67" t="s">
         <v>102</v>
       </c>
       <c r="G253" s="67" t="s">
         <v>103</v>
       </c>
       <c r="H253" s="67" t="s">
         <v>104</v>
       </c>
       <c r="I253" s="67" t="s">
         <v>105</v>
       </c>
       <c r="J253" s="67" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="254" spans="5:18" ht="21.75" customHeight="1" thickBot="1">
       <c r="E254" s="66" t="s">
         <v>39</v>
       </c>
       <c r="F254" s="74">
         <v>0</v>
       </c>
       <c r="G254" s="74">
         <v>0</v>
       </c>
       <c r="H254" s="74">
         <v>0</v>
       </c>
       <c r="I254" s="74">
         <v>0</v>
       </c>
       <c r="J254" s="74">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="OSJKrTwGwO9uQGuNS82h0AYKr8eWmfwrF/tNxm9aCCKPZXoHbjorCcFGSysiLny53zzs/7NFI1bR7JoO0P9izg==" saltValue="Eo/605w7a4fpW4NrmAqPzA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="161">
+    <mergeCell ref="E250:P250"/>
+    <mergeCell ref="I233:K233"/>
+    <mergeCell ref="J234:K234"/>
+    <mergeCell ref="J235:K235"/>
+    <mergeCell ref="J236:K236"/>
+    <mergeCell ref="E243:E244"/>
+    <mergeCell ref="F243:F244"/>
+    <mergeCell ref="G243:G244"/>
+    <mergeCell ref="H243:H244"/>
+    <mergeCell ref="F242:J242"/>
+    <mergeCell ref="E234:E235"/>
+    <mergeCell ref="F234:F235"/>
+    <mergeCell ref="G234:G235"/>
+    <mergeCell ref="E252:J252"/>
+    <mergeCell ref="L49:L50"/>
+    <mergeCell ref="M49:M50"/>
+    <mergeCell ref="N49:N50"/>
+    <mergeCell ref="L48:N48"/>
+    <mergeCell ref="O48:Q48"/>
+    <mergeCell ref="O49:O50"/>
+    <mergeCell ref="P49:P50"/>
+    <mergeCell ref="Q49:Q50"/>
+    <mergeCell ref="E185:E186"/>
+    <mergeCell ref="F185:F186"/>
+    <mergeCell ref="G185:G186"/>
+    <mergeCell ref="H185:H186"/>
+    <mergeCell ref="I185:K185"/>
+    <mergeCell ref="F196:K196"/>
+    <mergeCell ref="E197:E198"/>
+    <mergeCell ref="F197:F198"/>
+    <mergeCell ref="G197:G198"/>
+    <mergeCell ref="H197:H198"/>
+    <mergeCell ref="I197:K197"/>
+    <mergeCell ref="I237:I238"/>
+    <mergeCell ref="J237:J238"/>
+    <mergeCell ref="K237:K238"/>
+    <mergeCell ref="E233:G233"/>
+    <mergeCell ref="E9:N9"/>
+    <mergeCell ref="E127:L127"/>
+    <mergeCell ref="E143:K143"/>
+    <mergeCell ref="E33:K33"/>
+    <mergeCell ref="E104:K104"/>
+    <mergeCell ref="F11:K11"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="I12:K12"/>
+    <mergeCell ref="F48:K48"/>
+    <mergeCell ref="E49:E50"/>
+    <mergeCell ref="F49:F50"/>
+    <mergeCell ref="G49:G50"/>
+    <mergeCell ref="H49:H50"/>
+    <mergeCell ref="I49:K49"/>
+    <mergeCell ref="F59:K59"/>
+    <mergeCell ref="E60:E61"/>
+    <mergeCell ref="F60:F61"/>
+    <mergeCell ref="G60:G61"/>
+    <mergeCell ref="H60:H61"/>
+    <mergeCell ref="I60:K60"/>
+    <mergeCell ref="N64:S64"/>
+    <mergeCell ref="T64:U71"/>
+    <mergeCell ref="M65:M66"/>
+    <mergeCell ref="N65:N66"/>
+    <mergeCell ref="O65:O66"/>
+    <mergeCell ref="P65:P66"/>
+    <mergeCell ref="Q65:S65"/>
+    <mergeCell ref="F69:K69"/>
+    <mergeCell ref="E70:E71"/>
+    <mergeCell ref="F70:F71"/>
+    <mergeCell ref="G70:G71"/>
+    <mergeCell ref="H70:H71"/>
+    <mergeCell ref="I70:K70"/>
+    <mergeCell ref="N110:S110"/>
+    <mergeCell ref="T110:U117"/>
+    <mergeCell ref="M111:M112"/>
+    <mergeCell ref="N111:N112"/>
+    <mergeCell ref="O111:O112"/>
+    <mergeCell ref="P111:P112"/>
+    <mergeCell ref="Q111:S111"/>
+    <mergeCell ref="F116:K116"/>
+    <mergeCell ref="E117:E118"/>
+    <mergeCell ref="F117:F118"/>
+    <mergeCell ref="G117:G118"/>
+    <mergeCell ref="H117:H118"/>
+    <mergeCell ref="I117:K117"/>
+    <mergeCell ref="E218:E219"/>
+    <mergeCell ref="F218:F219"/>
+    <mergeCell ref="G218:G219"/>
+    <mergeCell ref="F129:K129"/>
+    <mergeCell ref="E130:E131"/>
+    <mergeCell ref="F130:F131"/>
+    <mergeCell ref="G130:G131"/>
+    <mergeCell ref="H130:H131"/>
+    <mergeCell ref="I130:K130"/>
+    <mergeCell ref="E210:E211"/>
+    <mergeCell ref="F210:F211"/>
+    <mergeCell ref="G210:G211"/>
+    <mergeCell ref="E209:G209"/>
+    <mergeCell ref="E207:P207"/>
+    <mergeCell ref="F171:K171"/>
+    <mergeCell ref="E173:E174"/>
+    <mergeCell ref="F173:F174"/>
+    <mergeCell ref="G173:G174"/>
+    <mergeCell ref="E217:G217"/>
+    <mergeCell ref="G146:G147"/>
+    <mergeCell ref="H146:H147"/>
+    <mergeCell ref="I146:K146"/>
+    <mergeCell ref="F106:K106"/>
+    <mergeCell ref="E107:E108"/>
+    <mergeCell ref="F107:F108"/>
+    <mergeCell ref="G107:G108"/>
+    <mergeCell ref="H107:H108"/>
+    <mergeCell ref="F93:K93"/>
+    <mergeCell ref="E94:E95"/>
+    <mergeCell ref="F94:F95"/>
+    <mergeCell ref="G94:G95"/>
+    <mergeCell ref="H94:H95"/>
+    <mergeCell ref="I94:K94"/>
+    <mergeCell ref="E46:K46"/>
+    <mergeCell ref="F83:F84"/>
+    <mergeCell ref="G83:G84"/>
+    <mergeCell ref="H83:H84"/>
+    <mergeCell ref="I83:K83"/>
+    <mergeCell ref="F22:K22"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:K23"/>
+    <mergeCell ref="F35:K35"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="H36:H37"/>
+    <mergeCell ref="I36:K36"/>
+    <mergeCell ref="E80:K80"/>
     <mergeCell ref="E226:E227"/>
     <mergeCell ref="F226:F227"/>
     <mergeCell ref="G226:G227"/>
     <mergeCell ref="F82:K82"/>
     <mergeCell ref="E83:E84"/>
     <mergeCell ref="E169:K169"/>
     <mergeCell ref="E156:K156"/>
     <mergeCell ref="F158:K158"/>
     <mergeCell ref="E159:E160"/>
     <mergeCell ref="F159:F160"/>
     <mergeCell ref="G159:G160"/>
     <mergeCell ref="H159:H160"/>
     <mergeCell ref="I159:K159"/>
     <mergeCell ref="E225:G225"/>
     <mergeCell ref="I107:K107"/>
     <mergeCell ref="H173:H174"/>
     <mergeCell ref="I173:K173"/>
     <mergeCell ref="F183:K183"/>
     <mergeCell ref="F195:K195"/>
     <mergeCell ref="F172:K172"/>
     <mergeCell ref="F184:K184"/>
     <mergeCell ref="F145:K145"/>
     <mergeCell ref="E146:E147"/>
     <mergeCell ref="F146:F147"/>
-    <mergeCell ref="E46:K46"/>
-[...135 lines deleted...]
-    <mergeCell ref="G234:G235"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H14:H17 K14:L17 J147 R150 Q111:Q117 I55:J58 I66:J68 I146:I147 H62:H68 F66:G68 I49:I50 F105:K105 H144 R66:S71 I130 H48:H58 F55:G58 R112:S117 I60:I61 F113:G115 J71 I107:I108 I113:J115 J118 N67:P71 Q65:Q71 N113:P117 J50 F218:G221 I131:K131 K61:L68 J61 I70:I71 H109:H115 K108:K115 J108 I117:I118 F34:K34 I36:I37 J37 K132:K138 H132:H138 I123:J126 H119:H126 F123:G126 K118:K126 F81:K81 M72:R109 K71:K103 F76:G103 H72:H103 I76:J103 H38:H43 I42:J43 F42:G43 K37:K43 L71:L143 O118:O144 M118:N143 P118:R143 G212:G213 G228:G229 G236:G237 H148:H155 F152:G155 K147:K155 I152:J155 H157 J160 I159:I160 K239 K160:K168 F165:G168 H161:H168 I165:J168 F170:K170 L18:L30 H187:H190 K187:K190 F179:K182 F214:L215 K209:L213 F18:K20 H175:H178 K175:K178 L147:L206 I185:I186 I173:I174 J174:K174 F203:K206 J186:K186 H25:H28 K25:K28 F29:K30 J198:K198 F208:L208 F191:K194 H199:H202 K199:K202 I197:I198 H217:J221 K50:K58 L46:Q47 L57:Q58 R56:R58 L55:M56 O56:Q56 N49:N56 R46:R48 O55:P55 Q49:Q55 H245:H247 F248:H248" xr:uid="{54A39561-D071-4163-B31B-615D1B56CE19}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E221 E213 E229:F229 E237" xr:uid="{0CE205AA-0866-4AED-BA34-FF22EF04DECB}">
       <formula1>+SUM(E212:E212)</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C765739A-E7E6-452B-B04E-64F30469B045}">
   <sheetPr codeName="Hoja3"/>
   <dimension ref="G5:O56"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="H9" sqref="H9:I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="14.4"/>
   <cols>
     <col min="7" max="7" width="25.109375" customWidth="1"/>
     <col min="8" max="8" width="23.88671875" customWidth="1"/>
     <col min="9" max="9" width="18" customWidth="1"/>
     <col min="10" max="10" width="6.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="7:12">
       <c r="G5" s="35"/>
       <c r="H5" s="36"/>
       <c r="I5" s="36"/>
       <c r="J5" s="36"/>
       <c r="K5" s="36"/>
       <c r="L5" s="36"/>
     </row>
     <row r="6" spans="7:12">
       <c r="G6" s="37"/>
       <c r="H6" s="37"/>
       <c r="I6" s="38"/>
       <c r="J6" s="38"/>
       <c r="K6" s="38"/>
       <c r="L6" s="38"/>
     </row>
     <row r="7" spans="7:12">
-      <c r="G7" s="230" t="s">
+      <c r="G7" s="195" t="s">
         <v>64</v>
       </c>
-      <c r="H7" s="230"/>
-[...3 lines deleted...]
-      <c r="L7" s="230"/>
+      <c r="H7" s="195"/>
+      <c r="I7" s="195"/>
+      <c r="J7" s="195"/>
+      <c r="K7" s="195"/>
+      <c r="L7" s="195"/>
     </row>
     <row r="8" spans="7:12" ht="32.25" customHeight="1" thickBot="1">
-      <c r="G8" s="230"/>
-[...6 lines deleted...]
-    <row r="9" spans="7:12" ht="18.600000000000001" thickBot="1">
+      <c r="G8" s="195"/>
+      <c r="H8" s="195"/>
+      <c r="I8" s="195"/>
+      <c r="J8" s="195"/>
+      <c r="K8" s="195"/>
+      <c r="L8" s="195"/>
+    </row>
+    <row r="9" spans="7:12" ht="16.8" thickBot="1">
       <c r="G9" s="78" t="s">
         <v>110</v>
       </c>
-      <c r="H9" s="231"/>
-      <c r="I9" s="231"/>
+      <c r="H9" s="196"/>
+      <c r="I9" s="196"/>
       <c r="J9" s="40"/>
-      <c r="K9" s="231"/>
-      <c r="L9" s="232"/>
+      <c r="K9" s="196"/>
+      <c r="L9" s="197"/>
     </row>
     <row r="10" spans="7:12" ht="31.5" customHeight="1" thickBot="1">
       <c r="G10" s="39" t="s">
         <v>42</v>
       </c>
       <c r="H10" s="14"/>
-      <c r="I10" s="233" t="s">
+      <c r="I10" s="198" t="s">
         <v>39</v>
       </c>
-      <c r="J10" s="234"/>
-      <c r="K10" s="233" t="s">
+      <c r="J10" s="199"/>
+      <c r="K10" s="198" t="s">
         <v>111</v>
       </c>
-      <c r="L10" s="234"/>
+      <c r="L10" s="199"/>
     </row>
     <row r="11" spans="7:12" ht="33.75" customHeight="1" thickBot="1">
-      <c r="G11" s="235" t="s">
+      <c r="G11" s="200" t="s">
         <v>80</v>
       </c>
-      <c r="H11" s="236"/>
-[...6 lines deleted...]
-      <c r="G12" s="223" t="s">
+      <c r="H11" s="201"/>
+      <c r="I11" s="201"/>
+      <c r="J11" s="201"/>
+      <c r="K11" s="201"/>
+      <c r="L11" s="202"/>
+    </row>
+    <row r="12" spans="7:12" ht="16.8" thickBot="1">
+      <c r="G12" s="191" t="s">
         <v>81</v>
       </c>
-      <c r="H12" s="224"/>
-[...7 lines deleted...]
-      <c r="L12" s="222"/>
+      <c r="H12" s="192"/>
+      <c r="I12" s="193">
+        <v>0</v>
+      </c>
+      <c r="J12" s="194"/>
+      <c r="K12" s="193">
+        <v>0</v>
+      </c>
+      <c r="L12" s="194"/>
     </row>
     <row r="13" spans="7:12" ht="33.75" customHeight="1" thickBot="1">
-      <c r="G13" s="198" t="s">
+      <c r="G13" s="203" t="s">
         <v>95</v>
       </c>
-      <c r="H13" s="238"/>
-[...10 lines deleted...]
-      <c r="G14" s="200" t="s">
+      <c r="H13" s="204"/>
+      <c r="I13" s="186">
+        <v>0</v>
+      </c>
+      <c r="J13" s="188"/>
+      <c r="K13" s="186">
+        <v>0</v>
+      </c>
+      <c r="L13" s="188"/>
+    </row>
+    <row r="14" spans="7:12" ht="16.8" thickBot="1">
+      <c r="G14" s="186" t="s">
         <v>59</v>
       </c>
-      <c r="H14" s="201"/>
-[...3 lines deleted...]
-      <c r="L14" s="202"/>
+      <c r="H14" s="187"/>
+      <c r="I14" s="187"/>
+      <c r="J14" s="187"/>
+      <c r="K14" s="187"/>
+      <c r="L14" s="188"/>
     </row>
     <row r="15" spans="7:12" ht="15.75" customHeight="1" thickBot="1">
-      <c r="G15" s="223" t="s">
+      <c r="G15" s="191" t="s">
         <v>59</v>
       </c>
-      <c r="H15" s="224"/>
-[...7 lines deleted...]
-      <c r="L15" s="222"/>
+      <c r="H15" s="192"/>
+      <c r="I15" s="193">
+        <v>0</v>
+      </c>
+      <c r="J15" s="194"/>
+      <c r="K15" s="193">
+        <v>0</v>
+      </c>
+      <c r="L15" s="194"/>
     </row>
     <row r="16" spans="7:12" ht="15.75" customHeight="1" thickBot="1">
-      <c r="G16" s="200" t="s">
+      <c r="G16" s="186" t="s">
         <v>34</v>
       </c>
-      <c r="H16" s="201"/>
-[...3 lines deleted...]
-      <c r="L16" s="202"/>
+      <c r="H16" s="187"/>
+      <c r="I16" s="187"/>
+      <c r="J16" s="187"/>
+      <c r="K16" s="187"/>
+      <c r="L16" s="188"/>
     </row>
     <row r="17" spans="7:12" ht="15.75" customHeight="1" thickBot="1">
-      <c r="G17" s="196" t="s">
+      <c r="G17" s="189" t="s">
         <v>86</v>
       </c>
-      <c r="H17" s="197"/>
-[...7 lines deleted...]
-      <c r="L17" s="202"/>
+      <c r="H17" s="190"/>
+      <c r="I17" s="186">
+        <v>0</v>
+      </c>
+      <c r="J17" s="188"/>
+      <c r="K17" s="187">
+        <v>0</v>
+      </c>
+      <c r="L17" s="188"/>
     </row>
     <row r="18" spans="7:12" ht="15.75" customHeight="1" thickBot="1">
-      <c r="G18" s="198" t="s">
+      <c r="G18" s="203" t="s">
         <v>98</v>
       </c>
-      <c r="H18" s="199"/>
-[...5 lines deleted...]
-      <c r="L18" s="202"/>
+      <c r="H18" s="219"/>
+      <c r="I18" s="186">
+        <v>0</v>
+      </c>
+      <c r="J18" s="187"/>
+      <c r="K18" s="187"/>
+      <c r="L18" s="188"/>
     </row>
     <row r="19" spans="7:12" ht="15.75" customHeight="1" thickBot="1">
-      <c r="G19" s="196" t="s">
+      <c r="G19" s="189" t="s">
         <v>99</v>
       </c>
-      <c r="H19" s="197"/>
-[...5 lines deleted...]
-      <c r="L19" s="202"/>
+      <c r="H19" s="190"/>
+      <c r="I19" s="186">
+        <v>0</v>
+      </c>
+      <c r="J19" s="187"/>
+      <c r="K19" s="187"/>
+      <c r="L19" s="188"/>
     </row>
     <row r="20" spans="7:12" ht="15.75" customHeight="1" thickBot="1">
-      <c r="G20" s="223" t="s">
+      <c r="G20" s="191" t="s">
         <v>51</v>
       </c>
-      <c r="H20" s="224"/>
-[...7 lines deleted...]
-      <c r="L20" s="228"/>
+      <c r="H20" s="192"/>
+      <c r="I20" s="205">
+        <v>0</v>
+      </c>
+      <c r="J20" s="206"/>
+      <c r="K20" s="207">
+        <v>0</v>
+      </c>
+      <c r="L20" s="208"/>
     </row>
     <row r="21" spans="7:12" ht="15.75" customHeight="1" thickBot="1">
-      <c r="G21" s="220" t="s">
+      <c r="G21" s="193" t="s">
         <v>83</v>
       </c>
-      <c r="H21" s="221"/>
-[...3 lines deleted...]
-      <c r="L21" s="222"/>
+      <c r="H21" s="209"/>
+      <c r="I21" s="209"/>
+      <c r="J21" s="209"/>
+      <c r="K21" s="209"/>
+      <c r="L21" s="194"/>
     </row>
     <row r="22" spans="7:12" ht="15.75" customHeight="1" thickBot="1">
-      <c r="G22" s="223" t="s">
+      <c r="G22" s="191" t="s">
         <v>84</v>
       </c>
-      <c r="H22" s="224"/>
-[...7 lines deleted...]
-      <c r="L22" s="228"/>
+      <c r="H22" s="192"/>
+      <c r="I22" s="193">
+        <v>0</v>
+      </c>
+      <c r="J22" s="194"/>
+      <c r="K22" s="207">
+        <v>0</v>
+      </c>
+      <c r="L22" s="208"/>
     </row>
     <row r="23" spans="7:12" ht="15.75" customHeight="1" thickBot="1">
-      <c r="G23" s="196" t="s">
+      <c r="G23" s="189" t="s">
         <v>85</v>
       </c>
-      <c r="H23" s="229"/>
-[...7 lines deleted...]
-      <c r="L23" s="202"/>
+      <c r="H23" s="210"/>
+      <c r="I23" s="186">
+        <v>0</v>
+      </c>
+      <c r="J23" s="188"/>
+      <c r="K23" s="186">
+        <v>0</v>
+      </c>
+      <c r="L23" s="188"/>
     </row>
     <row r="24" spans="7:12" ht="15.75" customHeight="1" thickBot="1">
-      <c r="G24" s="220" t="s">
+      <c r="G24" s="193" t="s">
         <v>55</v>
       </c>
-      <c r="H24" s="221"/>
-[...3 lines deleted...]
-      <c r="L24" s="222"/>
+      <c r="H24" s="209"/>
+      <c r="I24" s="209"/>
+      <c r="J24" s="209"/>
+      <c r="K24" s="209"/>
+      <c r="L24" s="194"/>
     </row>
     <row r="25" spans="7:12" ht="15.75" customHeight="1" thickBot="1">
-      <c r="G25" s="223" t="s">
+      <c r="G25" s="191" t="s">
         <v>55</v>
       </c>
-      <c r="H25" s="224"/>
-[...7 lines deleted...]
-      <c r="L25" s="222"/>
+      <c r="H25" s="192"/>
+      <c r="I25" s="193">
+        <v>0</v>
+      </c>
+      <c r="J25" s="194"/>
+      <c r="K25" s="193">
+        <v>0</v>
+      </c>
+      <c r="L25" s="194"/>
     </row>
     <row r="26" spans="7:12" ht="33" customHeight="1" thickBot="1">
-      <c r="G26" s="200" t="s">
+      <c r="G26" s="186" t="s">
         <v>71</v>
       </c>
-      <c r="H26" s="201"/>
-[...3 lines deleted...]
-      <c r="L26" s="202"/>
+      <c r="H26" s="187"/>
+      <c r="I26" s="187"/>
+      <c r="J26" s="187"/>
+      <c r="K26" s="187"/>
+      <c r="L26" s="188"/>
     </row>
     <row r="27" spans="7:12" ht="39" customHeight="1" thickBot="1">
-      <c r="G27" s="188" t="s">
+      <c r="G27" s="182" t="s">
         <v>71</v>
       </c>
-      <c r="H27" s="189"/>
-[...7 lines deleted...]
-      <c r="L27" s="240"/>
+      <c r="H27" s="183"/>
+      <c r="I27" s="184">
+        <v>0</v>
+      </c>
+      <c r="J27" s="185"/>
+      <c r="K27" s="184">
+        <v>0</v>
+      </c>
+      <c r="L27" s="185"/>
     </row>
     <row r="28" spans="7:12" ht="34.5" customHeight="1" thickBot="1">
-      <c r="G28" s="200" t="s">
+      <c r="G28" s="186" t="s">
         <v>61</v>
       </c>
-      <c r="H28" s="201"/>
-[...3 lines deleted...]
-      <c r="L28" s="202"/>
+      <c r="H28" s="187"/>
+      <c r="I28" s="187"/>
+      <c r="J28" s="187"/>
+      <c r="K28" s="187"/>
+      <c r="L28" s="188"/>
     </row>
     <row r="29" spans="7:12" ht="34.5" customHeight="1" thickBot="1">
-      <c r="G29" s="188" t="s">
+      <c r="G29" s="182" t="s">
         <v>62</v>
       </c>
-      <c r="H29" s="189"/>
-[...7 lines deleted...]
-      <c r="L29" s="240"/>
+      <c r="H29" s="183"/>
+      <c r="I29" s="184">
+        <v>0</v>
+      </c>
+      <c r="J29" s="185"/>
+      <c r="K29" s="184">
+        <v>0</v>
+      </c>
+      <c r="L29" s="185"/>
     </row>
     <row r="30" spans="7:12" ht="15.75" customHeight="1" thickBot="1">
-      <c r="G30" s="200" t="s">
+      <c r="G30" s="186" t="s">
         <v>92</v>
       </c>
-      <c r="H30" s="218"/>
-[...3 lines deleted...]
-      <c r="L30" s="219"/>
+      <c r="H30" s="211"/>
+      <c r="I30" s="211"/>
+      <c r="J30" s="211"/>
+      <c r="K30" s="211"/>
+      <c r="L30" s="212"/>
     </row>
     <row r="31" spans="7:12" ht="15.75" customHeight="1" thickBot="1">
-      <c r="G31" s="196" t="s">
+      <c r="G31" s="189" t="s">
         <v>92</v>
       </c>
-      <c r="H31" s="216"/>
-[...7 lines deleted...]
-      <c r="L31" s="202"/>
+      <c r="H31" s="213"/>
+      <c r="I31" s="186">
+        <v>0</v>
+      </c>
+      <c r="J31" s="188"/>
+      <c r="K31" s="186">
+        <v>0</v>
+      </c>
+      <c r="L31" s="188"/>
     </row>
     <row r="32" spans="7:12" ht="15.75" customHeight="1" thickBot="1">
-      <c r="G32" s="200" t="s">
+      <c r="G32" s="186" t="s">
         <v>93</v>
       </c>
-      <c r="H32" s="218"/>
-[...3 lines deleted...]
-      <c r="L32" s="219"/>
+      <c r="H32" s="211"/>
+      <c r="I32" s="211"/>
+      <c r="J32" s="211"/>
+      <c r="K32" s="211"/>
+      <c r="L32" s="212"/>
     </row>
     <row r="33" spans="7:15" ht="34.5" customHeight="1" thickBot="1">
-      <c r="G33" s="188" t="s">
+      <c r="G33" s="182" t="s">
         <v>93</v>
       </c>
-      <c r="H33" s="189"/>
+      <c r="H33" s="183"/>
       <c r="I33" s="214">
         <v>0</v>
       </c>
       <c r="J33" s="215"/>
       <c r="K33" s="214">
         <v>0</v>
       </c>
       <c r="L33" s="215"/>
     </row>
-    <row r="34" spans="7:15" ht="16.8" thickBot="1">
-[...5 lines deleted...]
-      <c r="L34" s="116"/>
+    <row r="34" spans="7:15" ht="15" thickBot="1">
+      <c r="G34" s="109"/>
+      <c r="H34" s="110"/>
+      <c r="I34" s="110"/>
+      <c r="J34" s="110"/>
+      <c r="K34" s="110"/>
+      <c r="L34" s="111"/>
     </row>
     <row r="35" spans="7:15" ht="36.75" customHeight="1" thickBot="1">
-      <c r="G35" s="188" t="s">
+      <c r="G35" s="182" t="s">
         <v>93</v>
       </c>
-      <c r="H35" s="189"/>
+      <c r="H35" s="183"/>
       <c r="I35" s="214">
         <v>0</v>
       </c>
       <c r="J35" s="215"/>
       <c r="K35" s="214">
         <v>0</v>
       </c>
       <c r="L35" s="215"/>
     </row>
-    <row r="36" spans="7:15" ht="16.8" thickBot="1">
-[...5 lines deleted...]
-      <c r="L36" s="116"/>
+    <row r="36" spans="7:15" ht="15" thickBot="1">
+      <c r="G36" s="109"/>
+      <c r="H36" s="110"/>
+      <c r="I36" s="110"/>
+      <c r="J36" s="110"/>
+      <c r="K36" s="110"/>
+      <c r="L36" s="111"/>
     </row>
     <row r="37" spans="7:15" ht="35.25" customHeight="1" thickBot="1">
-      <c r="G37" s="188" t="s">
+      <c r="G37" s="182" t="s">
         <v>93</v>
       </c>
-      <c r="H37" s="189"/>
+      <c r="H37" s="183"/>
       <c r="I37" s="214">
         <v>0</v>
       </c>
       <c r="J37" s="215"/>
       <c r="K37" s="214">
         <v>0</v>
       </c>
       <c r="L37" s="215"/>
     </row>
-    <row r="38" spans="7:15" ht="16.8" thickBot="1">
-[...8 lines deleted...]
-      <c r="G39" s="200" t="s">
+    <row r="38" spans="7:15" ht="15" thickBot="1">
+      <c r="G38" s="109"/>
+      <c r="H38" s="110"/>
+      <c r="I38" s="110"/>
+      <c r="J38" s="110"/>
+      <c r="K38" s="110"/>
+      <c r="L38" s="111"/>
+    </row>
+    <row r="39" spans="7:15" ht="17.399999999999999" thickBot="1">
+      <c r="G39" s="186" t="s">
         <v>94</v>
       </c>
-      <c r="H39" s="218"/>
-[...3 lines deleted...]
-      <c r="L39" s="219"/>
+      <c r="H39" s="211"/>
+      <c r="I39" s="211"/>
+      <c r="J39" s="211"/>
+      <c r="K39" s="211"/>
+      <c r="L39" s="212"/>
       <c r="O39" s="16"/>
     </row>
-    <row r="40" spans="7:15" ht="20.399999999999999" thickBot="1">
-      <c r="G40" s="196" t="s">
+    <row r="40" spans="7:15" ht="17.399999999999999" thickBot="1">
+      <c r="G40" s="189" t="s">
         <v>87</v>
       </c>
-      <c r="H40" s="216"/>
-[...5 lines deleted...]
-      <c r="L40" s="202"/>
+      <c r="H40" s="213"/>
+      <c r="I40" s="186">
+        <v>0</v>
+      </c>
+      <c r="J40" s="187"/>
+      <c r="K40" s="187"/>
+      <c r="L40" s="188"/>
       <c r="O40" s="16"/>
     </row>
     <row r="41" spans="7:15" ht="42" customHeight="1" thickBot="1">
-      <c r="G41" s="188" t="s">
+      <c r="G41" s="182" t="s">
         <v>63</v>
       </c>
-      <c r="H41" s="217"/>
-[...5 lines deleted...]
-      <c r="L41" s="202"/>
+      <c r="H41" s="231"/>
+      <c r="I41" s="186">
+        <v>0</v>
+      </c>
+      <c r="J41" s="187"/>
+      <c r="K41" s="187"/>
+      <c r="L41" s="188"/>
       <c r="O41" s="16"/>
     </row>
     <row r="42" spans="7:15" ht="39.75" customHeight="1" thickBot="1">
-      <c r="G42" s="196" t="s">
+      <c r="G42" s="189" t="s">
         <v>88</v>
       </c>
-      <c r="H42" s="216"/>
-[...5 lines deleted...]
-      <c r="L42" s="210"/>
+      <c r="H42" s="213"/>
+      <c r="I42" s="216">
+        <v>0</v>
+      </c>
+      <c r="J42" s="217"/>
+      <c r="K42" s="217"/>
+      <c r="L42" s="218"/>
     </row>
     <row r="43" spans="7:15" ht="15.75" customHeight="1" thickBot="1">
-      <c r="G43" s="196" t="s">
+      <c r="G43" s="189" t="s">
         <v>89</v>
       </c>
-      <c r="H43" s="216"/>
-[...5 lines deleted...]
-      <c r="L43" s="210"/>
+      <c r="H43" s="213"/>
+      <c r="I43" s="216">
+        <v>0</v>
+      </c>
+      <c r="J43" s="217"/>
+      <c r="K43" s="217"/>
+      <c r="L43" s="218"/>
     </row>
     <row r="44" spans="7:15" ht="32.25" customHeight="1" thickBot="1">
-      <c r="G44" s="196" t="s">
+      <c r="G44" s="189" t="s">
         <v>90</v>
       </c>
-      <c r="H44" s="197"/>
-[...7 lines deleted...]
-    <row r="45" spans="7:15" ht="20.399999999999999" thickBot="1">
+      <c r="H44" s="190"/>
+      <c r="I44" s="228">
+        <v>0</v>
+      </c>
+      <c r="J44" s="229"/>
+      <c r="K44" s="229"/>
+      <c r="L44" s="230"/>
+    </row>
+    <row r="45" spans="7:15" ht="17.399999999999999" thickBot="1">
       <c r="G45" s="69" t="s">
         <v>91</v>
       </c>
       <c r="H45" s="70"/>
-      <c r="I45" s="193"/>
-[...2 lines deleted...]
-      <c r="L45" s="195"/>
+      <c r="I45" s="222"/>
+      <c r="J45" s="223"/>
+      <c r="K45" s="223"/>
+      <c r="L45" s="224"/>
       <c r="M45" s="68"/>
     </row>
-    <row r="46" spans="7:15" ht="20.399999999999999" thickBot="1">
-      <c r="G46" s="184" t="s">
+    <row r="46" spans="7:15" ht="17.399999999999999" thickBot="1">
+      <c r="G46" s="234" t="s">
         <v>91</v>
       </c>
-      <c r="H46" s="185"/>
-[...3 lines deleted...]
-      <c r="L46" s="195"/>
+      <c r="H46" s="235"/>
+      <c r="I46" s="223"/>
+      <c r="J46" s="223"/>
+      <c r="K46" s="223"/>
+      <c r="L46" s="224"/>
     </row>
     <row r="47" spans="7:15" ht="18.75" customHeight="1" thickBot="1">
-      <c r="G47" s="186" t="s">
+      <c r="G47" s="236" t="s">
         <v>91</v>
       </c>
-      <c r="H47" s="187"/>
-[...3 lines deleted...]
-      <c r="L47" s="183"/>
+      <c r="H47" s="237"/>
+      <c r="I47" s="232"/>
+      <c r="J47" s="232"/>
+      <c r="K47" s="232"/>
+      <c r="L47" s="233"/>
     </row>
     <row r="48" spans="7:15" ht="18.75" customHeight="1" thickBot="1">
-      <c r="G48" s="205" t="s">
+      <c r="G48" s="225" t="s">
         <v>102</v>
       </c>
-      <c r="H48" s="206"/>
-[...3 lines deleted...]
-      <c r="L48" s="207"/>
+      <c r="H48" s="226"/>
+      <c r="I48" s="226"/>
+      <c r="J48" s="226"/>
+      <c r="K48" s="226"/>
+      <c r="L48" s="227"/>
     </row>
     <row r="49" spans="7:12" ht="18.75" customHeight="1" thickBot="1">
-      <c r="G49" s="203" t="s">
+      <c r="G49" s="220" t="s">
         <v>102</v>
       </c>
-      <c r="H49" s="204"/>
-[...5 lines deleted...]
-      <c r="L49" s="192"/>
+      <c r="H49" s="221"/>
+      <c r="I49" s="238">
+        <v>0</v>
+      </c>
+      <c r="J49" s="239"/>
+      <c r="K49" s="239"/>
+      <c r="L49" s="240"/>
     </row>
     <row r="50" spans="7:12" ht="46.5" customHeight="1" thickBot="1">
-      <c r="G50" s="188" t="s">
+      <c r="G50" s="182" t="s">
         <v>103</v>
       </c>
-      <c r="H50" s="189"/>
-[...5 lines deleted...]
-      <c r="L50" s="195"/>
+      <c r="H50" s="183"/>
+      <c r="I50" s="222">
+        <v>0</v>
+      </c>
+      <c r="J50" s="223"/>
+      <c r="K50" s="223"/>
+      <c r="L50" s="224"/>
     </row>
     <row r="51" spans="7:12" ht="33.75" customHeight="1" thickBot="1">
-      <c r="G51" s="188" t="s">
+      <c r="G51" s="182" t="s">
         <v>104</v>
       </c>
-      <c r="H51" s="189"/>
-[...5 lines deleted...]
-      <c r="L51" s="195"/>
+      <c r="H51" s="183"/>
+      <c r="I51" s="222">
+        <v>0</v>
+      </c>
+      <c r="J51" s="223"/>
+      <c r="K51" s="223"/>
+      <c r="L51" s="224"/>
     </row>
     <row r="52" spans="7:12" ht="47.25" customHeight="1" thickBot="1">
-      <c r="G52" s="196" t="s">
+      <c r="G52" s="189" t="s">
         <v>107</v>
       </c>
-      <c r="H52" s="197"/>
-[...5 lines deleted...]
-      <c r="L52" s="195"/>
+      <c r="H52" s="190"/>
+      <c r="I52" s="222">
+        <v>0</v>
+      </c>
+      <c r="J52" s="223"/>
+      <c r="K52" s="223"/>
+      <c r="L52" s="224"/>
     </row>
     <row r="53" spans="7:12" ht="36.75" customHeight="1" thickBot="1">
-      <c r="G53" s="188" t="s">
+      <c r="G53" s="182" t="s">
         <v>106</v>
       </c>
-      <c r="H53" s="189"/>
-[...5 lines deleted...]
-      <c r="L53" s="195"/>
+      <c r="H53" s="183"/>
+      <c r="I53" s="222">
+        <v>0</v>
+      </c>
+      <c r="J53" s="223"/>
+      <c r="K53" s="223"/>
+      <c r="L53" s="224"/>
     </row>
     <row r="54" spans="7:12" ht="38.4" customHeight="1">
       <c r="I54" s="75"/>
       <c r="J54" s="75"/>
       <c r="K54" s="75"/>
       <c r="L54" s="75"/>
     </row>
     <row r="55" spans="7:12" ht="58.2" customHeight="1">
       <c r="I55" s="75"/>
       <c r="J55" s="75"/>
       <c r="K55" s="75"/>
       <c r="L55" s="75"/>
     </row>
     <row r="56" spans="7:12" ht="37.950000000000003" customHeight="1">
       <c r="I56" s="75"/>
       <c r="J56" s="75"/>
       <c r="K56" s="75"/>
       <c r="L56" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="90">
-    <mergeCell ref="G29:H29"/>
-[...60 lines deleted...]
-    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="I47:L47"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="G50:H50"/>
+    <mergeCell ref="I49:L49"/>
+    <mergeCell ref="I50:L50"/>
+    <mergeCell ref="G53:H53"/>
+    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="G52:H52"/>
+    <mergeCell ref="I51:L51"/>
+    <mergeCell ref="I52:L52"/>
+    <mergeCell ref="I53:L53"/>
     <mergeCell ref="G18:H18"/>
     <mergeCell ref="G19:H19"/>
     <mergeCell ref="I18:L18"/>
     <mergeCell ref="I19:L19"/>
     <mergeCell ref="G49:H49"/>
     <mergeCell ref="I45:L45"/>
     <mergeCell ref="I46:L46"/>
     <mergeCell ref="G48:L48"/>
     <mergeCell ref="I43:L43"/>
     <mergeCell ref="I44:L44"/>
     <mergeCell ref="K37:L37"/>
     <mergeCell ref="G43:H43"/>
     <mergeCell ref="G44:H44"/>
     <mergeCell ref="G41:H41"/>
     <mergeCell ref="G42:H42"/>
     <mergeCell ref="G39:L39"/>
-    <mergeCell ref="G53:H53"/>
-[...10 lines deleted...]
-    <mergeCell ref="I50:L50"/>
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="I41:L41"/>
+    <mergeCell ref="I40:L40"/>
+    <mergeCell ref="I42:L42"/>
+    <mergeCell ref="G36:L36"/>
+    <mergeCell ref="G38:L38"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="G34:L34"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="K35:L35"/>
+    <mergeCell ref="G30:L30"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="K31:L31"/>
+    <mergeCell ref="G32:L32"/>
+    <mergeCell ref="G24:L24"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="K25:L25"/>
+    <mergeCell ref="G26:L26"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="G21:L21"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="G14:L14"/>
+    <mergeCell ref="G7:L8"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="G11:L11"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="K17:L17"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="G16:L16"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="K27:L27"/>
+    <mergeCell ref="G28:L28"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I15 I12:I13" xr:uid="{F64716BF-AB28-4522-BD12-6ECCD5C52F41}">
       <formula1>0</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8436BCD5-E3D2-4E82-AD24-F7A37F6B8E3D}">
   <sheetPr codeName="Hoja4"/>
   <dimension ref="E3:G37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G15" sqref="G15"/>
+      <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="14.4"/>
   <cols>
     <col min="5" max="5" width="21" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="25.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="5:7" ht="15" thickBot="1"/>
     <row r="4" spans="5:7" ht="15" thickBot="1">
       <c r="E4" s="1" t="s">
         <v>42</v>
       </c>
       <c r="G4" s="47" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="5" spans="5:7" ht="19.8">
+    <row r="5" spans="5:7" ht="16.8">
       <c r="E5" s="41" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="41" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="6" spans="5:7" ht="19.8">
+    <row r="6" spans="5:7" ht="16.8">
       <c r="E6" s="42" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="41" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="7" spans="5:7" ht="19.8">
+    <row r="7" spans="5:7" ht="16.8">
       <c r="E7" s="42" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="42" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="8" spans="5:7" ht="19.8">
+    <row r="8" spans="5:7" ht="16.8">
       <c r="E8" s="42" t="s">
         <v>3</v>
       </c>
       <c r="G8" s="42" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="9" spans="5:7" ht="19.8">
+    <row r="9" spans="5:7" ht="16.8">
       <c r="E9" s="42" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="42" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="10" spans="5:7" ht="19.8">
+    <row r="10" spans="5:7" ht="16.8">
       <c r="E10" s="42" t="s">
         <v>5</v>
       </c>
       <c r="G10" s="42" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="11" spans="5:7" ht="19.8">
+    <row r="11" spans="5:7" ht="16.8">
       <c r="E11" s="42" t="s">
         <v>6</v>
       </c>
       <c r="G11" s="42" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="12" spans="5:7" ht="19.8">
+    <row r="12" spans="5:7" ht="16.8">
       <c r="E12" s="42" t="s">
         <v>7</v>
       </c>
       <c r="G12" s="42" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="13" spans="5:7" ht="19.8">
+    <row r="13" spans="5:7" ht="16.8">
       <c r="E13" s="42" t="s">
         <v>8</v>
       </c>
       <c r="G13" s="42" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="14" spans="5:7" ht="19.8">
+    <row r="14" spans="5:7" ht="16.8">
       <c r="E14" s="42" t="s">
         <v>9</v>
       </c>
       <c r="G14" s="42" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="15" spans="5:7" ht="19.8">
+    <row r="15" spans="5:7" ht="16.8">
       <c r="E15" s="42" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="42" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="16" spans="5:7" ht="19.8">
+    <row r="16" spans="5:7" ht="16.8">
       <c r="E16" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="G16" s="43"/>
-[...1 lines deleted...]
-    <row r="17" spans="5:7" ht="19.8">
+      <c r="G16" s="42" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="17" spans="5:7" ht="16.8">
       <c r="E17" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="G17" s="43"/>
-[...1 lines deleted...]
-    <row r="18" spans="5:7" ht="19.8">
+      <c r="G17" s="42" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="18" spans="5:7" ht="16.8">
       <c r="E18" s="42" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="43"/>
     </row>
-    <row r="19" spans="5:7" ht="19.8">
+    <row r="19" spans="5:7" ht="16.8">
       <c r="E19" s="42" t="s">
         <v>14</v>
       </c>
       <c r="G19" s="43"/>
     </row>
-    <row r="20" spans="5:7" ht="19.8">
+    <row r="20" spans="5:7" ht="16.8">
       <c r="E20" s="42" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="43"/>
     </row>
-    <row r="21" spans="5:7" ht="19.8">
+    <row r="21" spans="5:7" ht="16.8">
       <c r="E21" s="42" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="22" spans="5:7" ht="19.8">
+    <row r="22" spans="5:7" ht="16.8">
       <c r="E22" s="42" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="23" spans="5:7" ht="19.8">
+    <row r="23" spans="5:7" ht="16.8">
       <c r="E23" s="42" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="24" spans="5:7" ht="19.8">
+    <row r="24" spans="5:7" ht="16.8">
       <c r="E24" s="42" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="25" spans="5:7" ht="19.8">
+    <row r="25" spans="5:7" ht="16.8">
       <c r="E25" s="42" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="26" spans="5:7" ht="19.8">
+    <row r="26" spans="5:7" ht="16.8">
       <c r="E26" s="42" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="27" spans="5:7" ht="19.8">
+    <row r="27" spans="5:7" ht="16.8">
       <c r="E27" s="42" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="28" spans="5:7" ht="19.8">
+    <row r="28" spans="5:7" ht="16.8">
       <c r="E28" s="42" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="29" spans="5:7" ht="19.8">
+    <row r="29" spans="5:7" ht="16.8">
       <c r="E29" s="42" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="30" spans="5:7" ht="19.8">
+    <row r="30" spans="5:7" ht="16.8">
       <c r="E30" s="42" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="31" spans="5:7" ht="19.8">
+    <row r="31" spans="5:7" ht="16.8">
       <c r="E31" s="42" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="32" spans="5:7" ht="19.8">
+    <row r="32" spans="5:7" ht="16.8">
       <c r="E32" s="42" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="33" spans="5:5" ht="19.8">
+    <row r="33" spans="5:5" ht="16.8">
       <c r="E33" s="42" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="34" spans="5:5" ht="19.8">
+    <row r="34" spans="5:5" ht="16.8">
       <c r="E34" s="42" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="35" spans="5:5" ht="19.8">
+    <row r="35" spans="5:5" ht="16.8">
       <c r="E35" s="42" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="36" spans="5:5" ht="19.8">
+    <row r="36" spans="5:5" ht="16.8">
       <c r="E36" s="42" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="37" spans="5:5" ht="19.8">
+    <row r="37" spans="5:5" ht="16.8">
       <c r="E37" s="42" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>